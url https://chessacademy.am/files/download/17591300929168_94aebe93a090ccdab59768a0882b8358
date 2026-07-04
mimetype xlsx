--- v0 (2026-05-20)
+++ v1 (2026-07-04)
@@ -16,100 +16,97 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="22260" windowHeight="12645"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="155" uniqueCount="120">
   <si>
     <t>N</t>
   </si>
   <si>
     <t>Ազգանուն, Անուն, Հայրանուն</t>
   </si>
   <si>
     <t>Ծննդյան թիվ</t>
   </si>
   <si>
     <t>3-րդ</t>
   </si>
   <si>
     <t>Մարզիչ՝ Գևորգ Մուրադյան    հեռ. 077-64-66-71</t>
   </si>
   <si>
     <t xml:space="preserve">Երկուշաբթի - 14:00-15:00                                                                                                                                                        Չորեքշաբթի -14:00-15:00                                                                                                                                                                                                                                                                          Ուրբաթ -14:00-15:00                                                                                                                                                           </t>
   </si>
   <si>
     <t>Կարգ/Վարկ.</t>
   </si>
   <si>
     <t>Բադիրյան Լիլիթ Սմբատի</t>
   </si>
   <si>
     <t>Այվազյան Լիլիա Մհերի</t>
   </si>
   <si>
     <t>Միրիջանյան Նարեկ Արմենի</t>
   </si>
   <si>
     <t>21․01․2019</t>
   </si>
   <si>
     <t>Ամբրոյան Ալեն Դավիթի</t>
   </si>
   <si>
     <t>Գևորգյան Էդուարդ Վարդանի</t>
   </si>
   <si>
     <t>Կարապետյան Լևոն Արթուրի</t>
   </si>
   <si>
     <t>Հովհաննիսյան Գաբրիելա Կարենի</t>
   </si>
   <si>
-    <t>Պողոսյան Անդրանիկ Արսենի</t>
-[...1 lines deleted...]
-  <si>
     <t>Պողոսյան Մարկ Դավիթի</t>
   </si>
   <si>
     <t>Փարվանյան Աշոտ Արսենի</t>
   </si>
   <si>
     <t>07.08.2019</t>
   </si>
   <si>
     <t>Մուրադյան Լևոն Կարենի</t>
   </si>
   <si>
     <t>Մուրադյան Ռուբեն Կարենի</t>
   </si>
   <si>
     <t xml:space="preserve">Երկուշաբթի - 15:00-16:00                                                                                                                                                        Չորեքշաբթի -15:00-16:00                                                                                                                                                                                                                                                                         Ուրբաթ -15:00-16:00                                                                                                                                                        </t>
   </si>
   <si>
     <t>Քոչարյան Ռոբերտ Սմբատի</t>
   </si>
   <si>
     <t>Բայաթյան Նարեկ Խորենի</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
@@ -120,338 +117,389 @@
   <si>
     <t>Մուրադյան Արեգ Մինասի</t>
   </si>
   <si>
     <t>Ավետյան Մարկ Արգամի</t>
   </si>
   <si>
     <t>Մարգարյան Էդգար Արմենի</t>
   </si>
   <si>
     <t>22.01.2020</t>
   </si>
   <si>
     <t xml:space="preserve">Երկուշաբթի - 16:00-17:00                                                                                                                                                        Չորեքշաբթի -16:00-17:00                                                                                                                                                                                                                                                                        Ուրբաթ -16:00-17:00                                                                                                                                                      </t>
   </si>
   <si>
     <t>Մխոյան Գագիկ Խաչատուրի</t>
   </si>
   <si>
     <t>26․04․2019</t>
   </si>
   <si>
     <t>4-րդ</t>
   </si>
   <si>
-    <t>Ներսիսյան Յանա Հովհաննեսի</t>
-[...4 lines deleted...]
-  <si>
     <t>Թևոսյան Ռուբեն Արարատի</t>
   </si>
   <si>
     <t>09․12․2017</t>
   </si>
   <si>
     <t xml:space="preserve">Պողոսյան Դավիթ Արմենի </t>
   </si>
   <si>
     <t>11.11.2017</t>
   </si>
   <si>
     <t>Բարսեղյան Տիրան Պարգևի</t>
   </si>
   <si>
     <t>06.06.2017</t>
   </si>
   <si>
-    <t>Աբրահամյան Նարեկ Լևոնի</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Երկուշաբթի - 17:00-18:00                                                                                                                                                      Չորեքշաբթի -17:00-18:00                                                                                                                                                                                                                                                                           Ուրբաթ-17:00-18:00                                                                                                                                                         </t>
   </si>
   <si>
     <t>Մխիթարյան Աշոտ Սմբատի</t>
   </si>
   <si>
     <t>Գամեյան Գագիկ Ահարոնի</t>
   </si>
   <si>
     <t>Քյասինյան Արայիկ  Հայկի</t>
   </si>
   <si>
-    <t>04.10.2020</t>
-[...1 lines deleted...]
-  <si>
     <t>Կարապետյան Էվելինա Համբարձումի</t>
   </si>
   <si>
-    <t>Հունանյան Վիկտորյա Սամվելի</t>
-[...4 lines deleted...]
-  <si>
     <t>Հարությունյան Ռոբերտ Արամի</t>
   </si>
   <si>
-    <t>Գասպարյան Նժդեհ Լևոնի</t>
-[...1 lines deleted...]
-  <si>
     <t>Ասլանյան Դավիթ Խաչատուրի</t>
   </si>
   <si>
     <t>25.07.2019</t>
   </si>
   <si>
     <t>Ասլանյան Հրանտ Գևորգի</t>
   </si>
   <si>
     <t xml:space="preserve">Երկուշաբթի - 18:00-19:00                                                                                                                                                    Չորեքշաբթի -18:00-19:00                                                                                                                                                                                                                                                                          Ուրբաթ -18:00-19:00                                                                                                                                                           </t>
   </si>
   <si>
     <t>Դարբինյան Կարլեն Արթուրի</t>
   </si>
   <si>
     <t>08.06.2017</t>
   </si>
   <si>
     <t>Ենոքյան Արմեն Վահեի</t>
   </si>
   <si>
     <t>10.01.2017</t>
   </si>
   <si>
     <t>Հովհաննիսյան Էդմոն Ալիկի</t>
   </si>
   <si>
     <t>04.07.2017</t>
   </si>
   <si>
     <t>Արուտյան Մանուկ Վազգենի</t>
   </si>
   <si>
     <t>29․05․2016</t>
   </si>
   <si>
     <t>Ջանելյան Կորյուն Արարատի</t>
   </si>
   <si>
     <t>31.07.2017</t>
   </si>
   <si>
-    <t>Վարդանյան Մայք Անանիայի</t>
-[...10 lines deleted...]
-  <si>
     <t>Գալստյան Ալեքսանդր Գալուստի</t>
   </si>
   <si>
     <t>12.09.2017</t>
   </si>
   <si>
     <t>Հովսեփյան Արմեն Արմենի</t>
   </si>
   <si>
     <t>19.07.2017</t>
   </si>
   <si>
-    <t>Մանուկյան Վաչե Արսենի</t>
-[...4 lines deleted...]
-  <si>
     <t>Թովմասյան Արմեն Սերգեյի</t>
   </si>
   <si>
     <t>19․09․2017</t>
   </si>
   <si>
     <t>Մկրտչյան Տիգրան Հովհաննեսի</t>
   </si>
   <si>
     <t>17.07.2017</t>
   </si>
   <si>
     <t>Ղազարյան Թամարա Ավետիսի</t>
   </si>
   <si>
     <t>Հովսեփյան Ալեքս Ռոբերտի</t>
   </si>
   <si>
     <t>10.03.2020</t>
   </si>
   <si>
     <t>Քուշքյան Արմեն Արտյոմի</t>
   </si>
   <si>
     <t>Ասլանյան Գևորգ Գևորգի</t>
   </si>
   <si>
     <t>19.02.2021</t>
   </si>
   <si>
     <t>2-րդ</t>
   </si>
   <si>
     <t>03.12.2019</t>
   </si>
   <si>
-    <t>Սուքիասյան Նոյ Արմանի</t>
-[...28 lines deleted...]
-  <si>
     <t>27.09.2019</t>
   </si>
   <si>
-    <t>01.10.2019</t>
-[...1 lines deleted...]
-  <si>
     <t>18.11.2019</t>
   </si>
   <si>
-    <t>22.09.2019</t>
+    <t>Պողոսյան Լևոն Մհերի</t>
+  </si>
+  <si>
+    <t>13.10.2019</t>
+  </si>
+  <si>
+    <t>Հովհաննիսյան Արման Գուրգենի</t>
+  </si>
+  <si>
+    <t>01.12.2019</t>
+  </si>
+  <si>
+    <t>10.04.2020</t>
+  </si>
+  <si>
+    <t>Ղազարյան Մաքսիմ Աշոտի</t>
+  </si>
+  <si>
+    <t>07.04.2021</t>
+  </si>
+  <si>
+    <t>Գևորգյան Ռուբեն Հակոբի</t>
+  </si>
+  <si>
+    <t>23.05.2021</t>
+  </si>
+  <si>
+    <t>Մելքումյան Ալբերտ Խաչատուրի</t>
+  </si>
+  <si>
+    <t>22.06.2021</t>
+  </si>
+  <si>
+    <t>Հարությունյան Յանա Հրաչյայի</t>
+  </si>
+  <si>
+    <t>19.04.2021</t>
+  </si>
+  <si>
+    <t>Բալդարյան Դավիթ Սարգիսի</t>
+  </si>
+  <si>
+    <t>27.02.2021</t>
+  </si>
+  <si>
+    <t>Վարդանյան Լիլի Ժորայի</t>
+  </si>
+  <si>
+    <t>15.02.2021</t>
+  </si>
+  <si>
+    <t>Հովհաննիսյան Լեո Վարդանի</t>
+  </si>
+  <si>
+    <t>08.03.2021</t>
+  </si>
+  <si>
+    <t>Ներսեսյան Վահե Սերգեյի</t>
+  </si>
+  <si>
+    <t>12.08.2021</t>
+  </si>
+  <si>
+    <t>Մադինյան Սոսե Արթուրի</t>
+  </si>
+  <si>
+    <t>04.03.2021</t>
+  </si>
+  <si>
+    <t>Ստեփանյան Մարկ Արթուրի</t>
+  </si>
+  <si>
+    <t>25.01.2021</t>
+  </si>
+  <si>
+    <t>Ներկարարյան Տիգրան Անդրանիկի</t>
+  </si>
+  <si>
+    <t>19.08.2021</t>
+  </si>
+  <si>
+    <t>Գալստյան Հակոբ Տիգրանի</t>
+  </si>
+  <si>
+    <t>24.01.2020</t>
+  </si>
+  <si>
+    <t>Գալսյան Լիլի Տիգրանի</t>
+  </si>
+  <si>
+    <t>29.09.2021</t>
+  </si>
+  <si>
+    <t>Շոխոյան Արամ Տիգրանի</t>
+  </si>
+  <si>
+    <t>26.01.2021</t>
+  </si>
+  <si>
+    <t>Հակոբյան Արևիկ Սերոբի</t>
+  </si>
+  <si>
+    <t>Ստեփանյան Հակոբ Կարապիսի</t>
+  </si>
+  <si>
+    <t>08.04.2021</t>
+  </si>
+  <si>
+    <t>Թևոսյան Արինա Արարատի</t>
+  </si>
+  <si>
+    <t>19.12.2020</t>
+  </si>
+  <si>
+    <t>Մինասյան Գագիկ Արտեմի</t>
+  </si>
+  <si>
+    <t>27.04.2020</t>
+  </si>
+  <si>
+    <t>Մելքոնյան Տիգրան Անտոնի</t>
+  </si>
+  <si>
+    <t>22.05.2019</t>
+  </si>
+  <si>
+    <t>Թարմացված է՝ 20.05․2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd\.mm\.yyyy"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-[...4 lines deleted...]
-    <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="4" tint="-0.499984740745262"/>
       <name val="Sylfaen"/>
       <family val="1"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="GHEA Grapalat"/>
+      <family val="3"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -488,133 +536,153 @@
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...46 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -859,897 +927,996 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D69"/>
+  <dimension ref="A1:D76"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A49" workbookViewId="0">
-      <selection activeCell="F67" sqref="F67"/>
+    <sheetView tabSelected="1" topLeftCell="A57" workbookViewId="0">
+      <selection activeCell="E75" sqref="E75"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
+    <col min="1" max="1" width="7.42578125" customWidth="1"/>
     <col min="2" max="2" width="42" customWidth="1"/>
     <col min="3" max="3" width="16.42578125" customWidth="1"/>
-    <col min="4" max="4" width="17" customWidth="1"/>
+    <col min="4" max="4" width="16.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="17" t="s">
+      <c r="A1" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="17"/>
-[...1 lines deleted...]
-      <c r="D1" s="17"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
     </row>
     <row r="2" spans="1:4" ht="54" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="15" t="s">
+      <c r="A2" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="B2" s="16"/>
-[...1 lines deleted...]
-      <c r="D2" s="5"/>
+      <c r="B2" s="23"/>
+      <c r="C2" s="23"/>
+      <c r="D2" s="3"/>
     </row>
     <row r="3" spans="1:4" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="1">
+    <row r="4" spans="1:4" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="7">
         <v>1</v>
       </c>
-      <c r="B4" s="23" t="s">
+      <c r="B4" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="3"/>
+    </row>
+    <row r="5" spans="1:4" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="1">
+        <v>2</v>
+      </c>
+      <c r="B5" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="C5" s="16">
+        <v>43784</v>
+      </c>
+      <c r="D5" s="10"/>
+    </row>
+    <row r="6" spans="1:4" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="7">
+        <v>3</v>
+      </c>
+      <c r="B6" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" s="17" t="s">
+        <v>75</v>
+      </c>
+      <c r="D6" s="10"/>
+    </row>
+    <row r="7" spans="1:4" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="7">
+        <v>4</v>
+      </c>
+      <c r="B7" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" s="10"/>
+    </row>
+    <row r="8" spans="1:4" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="1">
+        <v>5</v>
+      </c>
+      <c r="B8" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="C8" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="D8" s="10"/>
+    </row>
+    <row r="9" spans="1:4" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="7">
+        <v>6</v>
+      </c>
+      <c r="B9" s="14" t="s">
+        <v>45</v>
+      </c>
+      <c r="C9" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="D9" s="3"/>
+    </row>
+    <row r="10" spans="1:4" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="7">
         <v>7</v>
       </c>
-      <c r="C4" s="25">
+      <c r="B10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="C10" s="26" t="s">
+        <v>76</v>
+      </c>
+      <c r="D10" s="10"/>
+    </row>
+    <row r="11" spans="1:4" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" s="23"/>
+      <c r="C11" s="23"/>
+      <c r="D11" s="28"/>
+    </row>
+    <row r="12" spans="1:4" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B12" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="C12" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="D12" s="9" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" s="4" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="1">
+        <v>1</v>
+      </c>
+      <c r="B13" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="C13" s="16">
+        <v>43708</v>
+      </c>
+      <c r="D13" s="3"/>
+    </row>
+    <row r="14" spans="1:4" s="4" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="1">
+        <v>2</v>
+      </c>
+      <c r="B14" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="C14" s="15">
+        <v>43835</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" s="4" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="1">
+        <v>3</v>
+      </c>
+      <c r="B15" s="18" t="s">
+        <v>24</v>
+      </c>
+      <c r="C15" s="15">
+        <v>43835</v>
+      </c>
+      <c r="D15" s="19"/>
+    </row>
+    <row r="16" spans="1:4" s="4" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="1">
+        <v>4</v>
+      </c>
+      <c r="B16" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="C16" s="15">
+        <v>43851</v>
+      </c>
+      <c r="D16" s="3"/>
+    </row>
+    <row r="17" spans="1:4" s="4" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="1">
+        <v>5</v>
+      </c>
+      <c r="B17" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="C17" s="15">
+        <v>44460</v>
+      </c>
+      <c r="D17" s="19"/>
+    </row>
+    <row r="18" spans="1:4" s="8" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="1">
+        <v>6</v>
+      </c>
+      <c r="B18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="C18" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="D18" s="3"/>
+    </row>
+    <row r="19" spans="1:4" s="8" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="1">
+        <v>7</v>
+      </c>
+      <c r="B19" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="C19" s="16">
+        <v>43872</v>
+      </c>
+      <c r="D19" s="3"/>
+    </row>
+    <row r="20" spans="1:4" s="8" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="1">
+        <v>8</v>
+      </c>
+      <c r="B20" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="C20" s="15">
+        <v>43852</v>
+      </c>
+      <c r="D20" s="3"/>
+    </row>
+    <row r="21" spans="1:4" s="8" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="1">
+        <v>9</v>
+      </c>
+      <c r="B21" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="C21" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="D21" s="3"/>
+    </row>
+    <row r="22" spans="1:4" s="8" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="1">
+        <v>10</v>
+      </c>
+      <c r="B22" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="C22" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="D22" s="3"/>
+    </row>
+    <row r="23" spans="1:4" s="8" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="1">
+        <v>11</v>
+      </c>
+      <c r="B23" s="18" t="s">
+        <v>71</v>
+      </c>
+      <c r="C23" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="D23" s="21"/>
+    </row>
+    <row r="24" spans="1:4" s="8" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="B24" s="24"/>
+      <c r="C24" s="24"/>
+      <c r="D24" s="3"/>
+    </row>
+    <row r="25" spans="1:4" s="8" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B25" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="C25" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="D25" s="9" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" s="8" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="1">
+        <v>1</v>
+      </c>
+      <c r="B26" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="C26" s="15">
         <v>43847</v>
       </c>
-      <c r="D4" s="3"/>
-[...2 lines deleted...]
-      <c r="A5" s="9">
+      <c r="D26" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" s="8" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="29">
         <v>2</v>
       </c>
-      <c r="B5" s="24" t="s">
+      <c r="B27" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="C27" s="15">
+        <v>43881</v>
+      </c>
+      <c r="D27" s="10"/>
+    </row>
+    <row r="28" spans="1:4" s="8" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="29">
+        <v>3</v>
+      </c>
+      <c r="B28" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="C28" s="14" t="s">
+        <v>81</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" s="8" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="1">
+        <v>4</v>
+      </c>
+      <c r="B29" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="C29" s="15">
+        <v>43978</v>
+      </c>
+      <c r="D29" s="10"/>
+    </row>
+    <row r="30" spans="1:4" s="8" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="29">
+        <v>5</v>
+      </c>
+      <c r="B30" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="C30" s="30">
+        <v>43761</v>
+      </c>
+      <c r="D30" s="10" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" s="8" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="29">
+        <v>6</v>
+      </c>
+      <c r="B31" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C31" s="17">
+        <v>43779</v>
+      </c>
+      <c r="D31" s="10" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" s="8" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="1">
+        <v>7</v>
+      </c>
+      <c r="B32" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="C32" s="30">
+        <v>43746</v>
+      </c>
+      <c r="D32" s="10" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" s="8" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="29">
+        <v>8</v>
+      </c>
+      <c r="B33" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="C33" s="17">
+        <v>43739</v>
+      </c>
+      <c r="D33" s="10" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" s="8" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="29">
         <v>9</v>
       </c>
-      <c r="C5" s="24" t="s">
+      <c r="B34" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="C34" s="17">
+        <v>43739</v>
+      </c>
+      <c r="D34" s="10"/>
+    </row>
+    <row r="35" spans="1:4" s="8" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="1">
         <v>10</v>
       </c>
-      <c r="D5" s="3"/>
-[...2 lines deleted...]
-      <c r="A6" s="1">
+      <c r="B35" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="C35" s="31">
+        <v>43730</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" s="8" customFormat="1" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B36" s="24"/>
+      <c r="C36" s="24"/>
+      <c r="D36" s="3"/>
+    </row>
+    <row r="37" spans="1:4" s="8" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B37" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="C37" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="D37" s="9" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="37">
+        <v>1</v>
+      </c>
+      <c r="B38" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="C38" s="38" t="s">
+        <v>83</v>
+      </c>
+      <c r="D38" s="3"/>
+    </row>
+    <row r="39" spans="1:4" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="37">
+        <v>2</v>
+      </c>
+      <c r="B39" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="C39" s="38" t="s">
+        <v>85</v>
+      </c>
+      <c r="D39" s="3"/>
+    </row>
+    <row r="40" spans="1:4" s="8" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="37">
         <v>3</v>
       </c>
-      <c r="B6" s="23" t="s">
+      <c r="B40" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="C40" s="38" t="s">
+        <v>87</v>
+      </c>
+      <c r="D40" s="3"/>
+    </row>
+    <row r="41" spans="1:4" s="8" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="37">
+        <v>4</v>
+      </c>
+      <c r="B41" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="C41" s="38" t="s">
+        <v>89</v>
+      </c>
+      <c r="D41" s="3"/>
+    </row>
+    <row r="42" spans="1:4" s="8" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="37">
+        <v>5</v>
+      </c>
+      <c r="B42" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="C42" s="38" t="s">
+        <v>91</v>
+      </c>
+      <c r="D42" s="39"/>
+    </row>
+    <row r="43" spans="1:4" s="8" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="37">
+        <v>6</v>
+      </c>
+      <c r="B43" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="C43" s="38" t="s">
+        <v>93</v>
+      </c>
+      <c r="D43" s="3"/>
+    </row>
+    <row r="44" spans="1:4" s="8" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A44" s="37">
+        <v>7</v>
+      </c>
+      <c r="B44" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="C44" s="38" t="s">
+        <v>95</v>
+      </c>
+      <c r="D44" s="3"/>
+    </row>
+    <row r="45" spans="1:4" s="8" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A45" s="37">
+        <v>8</v>
+      </c>
+      <c r="B45" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="C45" s="38" t="s">
+        <v>97</v>
+      </c>
+      <c r="D45" s="3"/>
+    </row>
+    <row r="46" spans="1:4" s="8" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A46" s="3">
+        <v>9</v>
+      </c>
+      <c r="B46" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="C46" s="38" t="s">
+        <v>99</v>
+      </c>
+      <c r="D46" s="39"/>
+    </row>
+    <row r="47" spans="1:4" s="8" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A47" s="3">
+        <v>10</v>
+      </c>
+      <c r="B47" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="C47" s="38" t="s">
+        <v>101</v>
+      </c>
+      <c r="D47" s="39"/>
+    </row>
+    <row r="48" spans="1:4" s="8" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A48" s="3">
         <v>11</v>
       </c>
-      <c r="C6" s="26">
-[...5 lines deleted...]
-      <c r="A7" s="1">
+      <c r="B48" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="C48" s="38" t="s">
+        <v>103</v>
+      </c>
+      <c r="D48" s="39"/>
+    </row>
+    <row r="49" spans="1:4" s="8" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A49" s="3">
+        <v>12</v>
+      </c>
+      <c r="B49" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="C49" s="38" t="s">
+        <v>105</v>
+      </c>
+      <c r="D49" s="39"/>
+    </row>
+    <row r="50" spans="1:4" s="8" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="3">
+        <v>13</v>
+      </c>
+      <c r="B50" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="C50" s="38" t="s">
+        <v>107</v>
+      </c>
+      <c r="D50" s="39"/>
+    </row>
+    <row r="51" spans="1:4" s="8" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="3">
+        <v>14</v>
+      </c>
+      <c r="B51" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="C51" s="38" t="s">
+        <v>109</v>
+      </c>
+      <c r="D51" s="39"/>
+    </row>
+    <row r="52" spans="1:4" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A52" s="3">
+        <v>15</v>
+      </c>
+      <c r="B52" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="C52" s="38" t="s">
+        <v>93</v>
+      </c>
+      <c r="D52" s="39"/>
+    </row>
+    <row r="53" spans="1:4" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A53" s="3">
+        <v>16</v>
+      </c>
+      <c r="B53" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="C53" s="38" t="s">
+        <v>112</v>
+      </c>
+      <c r="D53" s="39"/>
+    </row>
+    <row r="54" spans="1:4" s="8" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A54" s="3">
+        <v>17</v>
+      </c>
+      <c r="B54" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="C54" s="38" t="s">
+        <v>114</v>
+      </c>
+      <c r="D54" s="39"/>
+    </row>
+    <row r="55" spans="1:4" s="8" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A55" s="3">
+        <v>18</v>
+      </c>
+      <c r="B55" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="C55" s="38" t="s">
+        <v>116</v>
+      </c>
+      <c r="D55" s="39"/>
+    </row>
+    <row r="56" spans="1:4" s="8" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="B56" s="23"/>
+      <c r="C56" s="23"/>
+      <c r="D56" s="32"/>
+    </row>
+    <row r="57" spans="1:4" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B57" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="C57" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="D57" s="9" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" s="8" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A58" s="1">
+        <v>1</v>
+      </c>
+      <c r="B58" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="C58" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" s="8" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A59" s="33">
+        <v>2</v>
+      </c>
+      <c r="B59" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="C59" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" s="8" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A60" s="1">
+        <v>3</v>
+      </c>
+      <c r="B60" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="C60" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" s="8" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A61" s="1">
         <v>4</v>
       </c>
-      <c r="B7" s="23" t="s">
+      <c r="B61" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="C61" s="18" t="s">
+        <v>56</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" s="8" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A62" s="1">
+        <v>5</v>
+      </c>
+      <c r="B62" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C62" s="14" t="s">
+        <v>58</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" s="8" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A63" s="1">
+        <v>6</v>
+      </c>
+      <c r="B63" s="18" t="s">
+        <v>59</v>
+      </c>
+      <c r="C63" s="34" t="s">
+        <v>60</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" s="8" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A64" s="33">
+        <v>7</v>
+      </c>
+      <c r="B64" s="18" t="s">
+        <v>61</v>
+      </c>
+      <c r="C64" s="14" t="s">
+        <v>62</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" s="4" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A65" s="1">
+        <v>8</v>
+      </c>
+      <c r="B65" s="18" t="s">
+        <v>63</v>
+      </c>
+      <c r="C65" s="35" t="s">
+        <v>64</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" s="4" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A66" s="1">
+        <v>9</v>
+      </c>
+      <c r="B66" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="C66" s="20" t="s">
+        <v>66</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A67" s="1">
+        <v>10</v>
+      </c>
+      <c r="B67" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="C67" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A68" s="1">
+        <v>11</v>
+      </c>
+      <c r="B68" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="C68" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A69" s="33">
         <v>12</v>
       </c>
-      <c r="C7" s="26" t="s">
-[...8 lines deleted...]
-      <c r="B8" s="23" t="s">
+      <c r="B69" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="C69" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A70" s="1">
         <v>13</v>
       </c>
-      <c r="C8" s="27" t="s">
-[...10 lines deleted...]
-      <c r="B9" s="23" t="s">
+      <c r="B70" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="C70" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A71" s="1">
         <v>14</v>
       </c>
-      <c r="C9" s="27" t="s">
-[...8 lines deleted...]
-      <c r="B10" s="23" t="s">
+      <c r="B71" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="C71" s="15">
+        <v>43868</v>
+      </c>
+      <c r="D71" s="10"/>
+    </row>
+    <row r="72" spans="1:4" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A72" s="1">
         <v>15</v>
       </c>
-      <c r="C10" s="27" t="s">
-[...8 lines deleted...]
-      <c r="B11" s="23" t="s">
+      <c r="B72" s="18" t="s">
+        <v>117</v>
+      </c>
+      <c r="C72" s="15" t="s">
+        <v>118</v>
+      </c>
+      <c r="D72" s="10" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A73" s="1">
         <v>16</v>
       </c>
-      <c r="C11" s="27" t="s">
-[...382 lines deleted...]
-      <c r="B42" s="23" t="s">
+      <c r="B73" s="20" t="s">
         <v>47</v>
       </c>
-      <c r="C42" s="25" t="s">
-[...235 lines deleted...]
-      <c r="B61" s="23" t="s">
+      <c r="C73" s="15" t="s">
         <v>74</v>
       </c>
-      <c r="C61" s="25" t="s">
-[...75 lines deleted...]
-      <c r="C69" s="13"/>
+      <c r="D73" s="36"/>
+    </row>
+    <row r="74" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A74" s="6"/>
+      <c r="B74" s="6"/>
+      <c r="C74" s="6"/>
+      <c r="D74" s="12"/>
+    </row>
+    <row r="75" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A75" s="5"/>
+      <c r="B75" s="5"/>
+      <c r="C75" s="5"/>
+      <c r="D75" s="12"/>
+    </row>
+    <row r="76" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="C76" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="D76" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="6">
+    <mergeCell ref="A56:C56"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:C2"/>
-    <mergeCell ref="A16:C16"/>
-[...2 lines deleted...]
-    <mergeCell ref="A52:C52"/>
+    <mergeCell ref="A11:C11"/>
+    <mergeCell ref="A24:C24"/>
+    <mergeCell ref="A36:C36"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>