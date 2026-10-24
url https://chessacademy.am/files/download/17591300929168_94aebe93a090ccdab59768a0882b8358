--- v1 (2026-07-04)
+++ v2 (2026-10-24)
@@ -16,262 +16,196 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="22260" windowHeight="12645"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="155" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="162" uniqueCount="130">
   <si>
     <t>N</t>
   </si>
   <si>
     <t>Ազգանուն, Անուն, Հայրանուն</t>
   </si>
   <si>
     <t>Ծննդյան թիվ</t>
   </si>
   <si>
     <t>3-րդ</t>
   </si>
   <si>
     <t>Մարզիչ՝ Գևորգ Մուրադյան    հեռ. 077-64-66-71</t>
   </si>
   <si>
     <t xml:space="preserve">Երկուշաբթի - 14:00-15:00                                                                                                                                                        Չորեքշաբթի -14:00-15:00                                                                                                                                                                                                                                                                          Ուրբաթ -14:00-15:00                                                                                                                                                           </t>
   </si>
   <si>
     <t>Կարգ/Վարկ.</t>
   </si>
   <si>
     <t>Բադիրյան Լիլիթ Սմբատի</t>
   </si>
   <si>
     <t>Այվազյան Լիլիա Մհերի</t>
   </si>
   <si>
-    <t>Միրիջանյան Նարեկ Արմենի</t>
-[...4 lines deleted...]
-  <si>
     <t>Ամբրոյան Ալեն Դավիթի</t>
   </si>
   <si>
     <t>Գևորգյան Էդուարդ Վարդանի</t>
   </si>
   <si>
     <t>Կարապետյան Լևոն Արթուրի</t>
   </si>
   <si>
     <t>Հովհաննիսյան Գաբրիելա Կարենի</t>
   </si>
   <si>
     <t>Պողոսյան Մարկ Դավիթի</t>
   </si>
   <si>
     <t>Փարվանյան Աշոտ Արսենի</t>
   </si>
   <si>
     <t>07.08.2019</t>
   </si>
   <si>
     <t>Մուրադյան Լևոն Կարենի</t>
   </si>
   <si>
     <t>Մուրադյան Ռուբեն Կարենի</t>
   </si>
   <si>
     <t xml:space="preserve">Երկուշաբթի - 15:00-16:00                                                                                                                                                        Չորեքշաբթի -15:00-16:00                                                                                                                                                                                                                                                                         Ուրբաթ -15:00-16:00                                                                                                                                                        </t>
   </si>
   <si>
     <t>Քոչարյան Ռոբերտ Սմբատի</t>
   </si>
   <si>
     <t>Բայաթյան Նարեկ Խորենի</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
-    <t>Փոթիկյան Նարեկ Արամի</t>
-[...7 lines deleted...]
-  <si>
     <t>Մարգարյան Էդգար Արմենի</t>
   </si>
   <si>
     <t>22.01.2020</t>
   </si>
   <si>
     <t xml:space="preserve">Երկուշաբթի - 16:00-17:00                                                                                                                                                        Չորեքշաբթի -16:00-17:00                                                                                                                                                                                                                                                                        Ուրբաթ -16:00-17:00                                                                                                                                                      </t>
   </si>
   <si>
-    <t>Մխոյան Գագիկ Խաչատուրի</t>
-[...4 lines deleted...]
-  <si>
     <t>4-րդ</t>
   </si>
   <si>
-    <t>Թևոսյան Ռուբեն Արարատի</t>
-[...10 lines deleted...]
-  <si>
     <t>Բարսեղյան Տիրան Պարգևի</t>
   </si>
   <si>
     <t>06.06.2017</t>
   </si>
   <si>
-    <t xml:space="preserve">Երկուշաբթի - 17:00-18:00                                                                                                                                                      Չորեքշաբթի -17:00-18:00                                                                                                                                                                                                                                                                           Ուրբաթ-17:00-18:00                                                                                                                                                         </t>
-[...4 lines deleted...]
-  <si>
     <t>Գամեյան Գագիկ Ահարոնի</t>
   </si>
   <si>
     <t>Քյասինյան Արայիկ  Հայկի</t>
   </si>
   <si>
     <t>Կարապետյան Էվելինա Համբարձումի</t>
   </si>
   <si>
     <t>Հարությունյան Ռոբերտ Արամի</t>
   </si>
   <si>
-    <t>Ասլանյան Դավիթ Խաչատուրի</t>
-[...1 lines deleted...]
-  <si>
     <t>25.07.2019</t>
   </si>
   <si>
     <t>Ասլանյան Հրանտ Գևորգի</t>
   </si>
   <si>
     <t xml:space="preserve">Երկուշաբթի - 18:00-19:00                                                                                                                                                    Չորեքշաբթի -18:00-19:00                                                                                                                                                                                                                                                                          Ուրբաթ -18:00-19:00                                                                                                                                                           </t>
   </si>
   <si>
-    <t>Դարբինյան Կարլեն Արթուրի</t>
-[...16 lines deleted...]
-  <si>
     <t>Արուտյան Մանուկ Վազգենի</t>
   </si>
   <si>
     <t>29․05․2016</t>
   </si>
   <si>
     <t>Ջանելյան Կորյուն Արարատի</t>
   </si>
   <si>
     <t>31.07.2017</t>
   </si>
   <si>
     <t>Գալստյան Ալեքսանդր Գալուստի</t>
   </si>
   <si>
     <t>12.09.2017</t>
   </si>
   <si>
     <t>Հովսեփյան Արմեն Արմենի</t>
   </si>
   <si>
     <t>19.07.2017</t>
   </si>
   <si>
     <t>Թովմասյան Արմեն Սերգեյի</t>
   </si>
   <si>
     <t>19․09․2017</t>
   </si>
   <si>
     <t>Մկրտչյան Տիգրան Հովհաննեսի</t>
   </si>
   <si>
     <t>17.07.2017</t>
   </si>
   <si>
     <t>Ղազարյան Թամարա Ավետիսի</t>
   </si>
   <si>
-    <t>Հովսեփյան Ալեքս Ռոբերտի</t>
-[...4 lines deleted...]
-  <si>
     <t>Քուշքյան Արմեն Արտյոմի</t>
   </si>
   <si>
     <t>Ասլանյան Գևորգ Գևորգի</t>
   </si>
   <si>
     <t>19.02.2021</t>
   </si>
   <si>
     <t>2-րդ</t>
   </si>
   <si>
     <t>03.12.2019</t>
   </si>
   <si>
     <t>27.09.2019</t>
   </si>
   <si>
     <t>18.11.2019</t>
   </si>
   <si>
     <t>Պողոսյան Լևոն Մհերի</t>
   </si>
   <si>
     <t>13.10.2019</t>
@@ -312,114 +246,210 @@
   <si>
     <t>Բալդարյան Դավիթ Սարգիսի</t>
   </si>
   <si>
     <t>27.02.2021</t>
   </si>
   <si>
     <t>Վարդանյան Լիլի Ժորայի</t>
   </si>
   <si>
     <t>15.02.2021</t>
   </si>
   <si>
     <t>Հովհաննիսյան Լեո Վարդանի</t>
   </si>
   <si>
     <t>08.03.2021</t>
   </si>
   <si>
     <t>Ներսեսյան Վահե Սերգեյի</t>
   </si>
   <si>
     <t>12.08.2021</t>
   </si>
   <si>
-    <t>Մադինյան Սոսե Արթուրի</t>
-[...1 lines deleted...]
-  <si>
     <t>04.03.2021</t>
   </si>
   <si>
     <t>Ստեփանյան Մարկ Արթուրի</t>
   </si>
   <si>
     <t>25.01.2021</t>
   </si>
   <si>
     <t>Ներկարարյան Տիգրան Անդրանիկի</t>
   </si>
   <si>
     <t>19.08.2021</t>
   </si>
   <si>
     <t>Գալստյան Հակոբ Տիգրանի</t>
   </si>
   <si>
     <t>24.01.2020</t>
   </si>
   <si>
     <t>Գալսյան Լիլի Տիգրանի</t>
   </si>
   <si>
     <t>29.09.2021</t>
   </si>
   <si>
     <t>Շոխոյան Արամ Տիգրանի</t>
   </si>
   <si>
     <t>26.01.2021</t>
   </si>
   <si>
     <t>Հակոբյան Արևիկ Սերոբի</t>
   </si>
   <si>
     <t>Ստեփանյան Հակոբ Կարապիսի</t>
   </si>
   <si>
     <t>08.04.2021</t>
   </si>
   <si>
-    <t>Թևոսյան Արինա Արարատի</t>
-[...10 lines deleted...]
-  <si>
     <t>Մելքոնյան Տիգրան Անտոնի</t>
   </si>
   <si>
     <t>22.05.2019</t>
   </si>
   <si>
-    <t>Թարմացված է՝ 20.05․2026</t>
+    <t>Ասլանյան Դավիթ Կարապետի</t>
+  </si>
+  <si>
+    <t>Հեքիմյան Սաթեն Գրիգորիի</t>
+  </si>
+  <si>
+    <t>Մկրտչյան Արփի Լևոնի</t>
+  </si>
+  <si>
+    <t>27.04.2021</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Սախկալյան Ալբերտ Արթուրի </t>
+  </si>
+  <si>
+    <t>18.02.2021</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Սախկալյան Վահե Արթուրի </t>
+  </si>
+  <si>
+    <t>Զալյան Նարե Ներսեսի</t>
+  </si>
+  <si>
+    <t>24.11.2021</t>
+  </si>
+  <si>
+    <t>Դուրյան Սոսե-Էլիզաբեթ Արմենի</t>
+  </si>
+  <si>
+    <t>09.03.2022թ.</t>
+  </si>
+  <si>
+    <t>Ադիխանյան Արմեն Արամի</t>
+  </si>
+  <si>
+    <t>16.02.2021</t>
+  </si>
+  <si>
+    <t>Զաքարյան Գաբրիելա Վարդանի</t>
+  </si>
+  <si>
+    <t>01.01.2022թ.</t>
+  </si>
+  <si>
+    <t>Ղազարյան Նարեկ Բենիամինի</t>
+  </si>
+  <si>
+    <t>24.01.2022թ.</t>
+  </si>
+  <si>
+    <t>Արևշատյան Էլիզա Խաչատուրի</t>
+  </si>
+  <si>
+    <t>24.12.2021թ.</t>
+  </si>
+  <si>
+    <t>Ավագյան Լուիզա Վահագնի</t>
+  </si>
+  <si>
+    <t>28.02.2022</t>
+  </si>
+  <si>
+    <t>Մանուկյան Արփի Արսենի</t>
+  </si>
+  <si>
+    <t>04.12.2021</t>
+  </si>
+  <si>
+    <t>Հունանյան Ռոբերտ Սարգիսի</t>
+  </si>
+  <si>
+    <t>22.10.2021</t>
+  </si>
+  <si>
+    <t>Ասատրյան Սերգեյ Թելմանի</t>
+  </si>
+  <si>
+    <t>18.03.2021թ.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Երկուշաբթի - 17:00-18:00                                                                                                                                                        Չորեքշաբթի -17:00-18:00                                                                                                                                                                                                                                                                        Ուրբաթ -17:00-18:00                                                                                                                                                      </t>
+  </si>
+  <si>
+    <t>Մատինյան Սոսե Արթուրի</t>
+  </si>
+  <si>
+    <t>Սուքիասյան Եվա Արամայիսի</t>
+  </si>
+  <si>
+    <t>06.07.2020</t>
+  </si>
+  <si>
+    <t>Փալանջյան Արամ Հարությունի</t>
+  </si>
+  <si>
+    <t>23.08.2020</t>
+  </si>
+  <si>
+    <t>Դավթյան Սոֆի Ռաֆայելի</t>
+  </si>
+  <si>
+    <t>06.03.2020</t>
+  </si>
+  <si>
+    <t>Շադոյան Նարեկ Գևորգի</t>
+  </si>
+  <si>
+    <t>04.12.2020</t>
+  </si>
+  <si>
+    <t>Թարմացված է՝ 23.09․2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd\.mm\.yyyy"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
@@ -452,54 +482,54 @@
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="4" tint="-0.499984740745262"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="GHEA Grapalat"/>
-      <family val="3"/>
+      <name val="Sylfaen"/>
+      <family val="1"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -536,153 +566,153 @@
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="8" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="5" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="14" fontId="8" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...24 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -927,996 +957,1033 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D76"/>
+  <dimension ref="A1:D79"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A57" workbookViewId="0">
-      <selection activeCell="E75" sqref="E75"/>
+    <sheetView tabSelected="1" topLeftCell="A67" workbookViewId="0">
+      <selection activeCell="B56" sqref="B56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7.42578125" customWidth="1"/>
     <col min="2" max="2" width="42" customWidth="1"/>
     <col min="3" max="3" width="16.42578125" customWidth="1"/>
-    <col min="4" max="4" width="16.7109375" customWidth="1"/>
+    <col min="4" max="4" width="16.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="27" t="s">
+      <c r="A1" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="27"/>
-[...1 lines deleted...]
-      <c r="D1" s="27"/>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
     </row>
     <row r="2" spans="1:4" ht="54" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="22" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
-      <c r="D2" s="3"/>
+      <c r="D2" s="2"/>
     </row>
     <row r="3" spans="1:4" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="2" t="s">
+      <c r="A3" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="B3" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="2" t="s">
+      <c r="C3" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="2" t="s">
+      <c r="D3" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:4" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="7">
+    <row r="4" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="1">
         <v>1</v>
       </c>
-      <c r="B4" s="14" t="s">
+      <c r="B4" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="C4" s="14" t="s">
-[...4 lines deleted...]
-    <row r="5" spans="1:4" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C4" s="10">
+        <v>43784</v>
+      </c>
+      <c r="D4" s="2"/>
+    </row>
+    <row r="5" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="1">
         <v>2</v>
       </c>
-      <c r="B5" s="13" t="s">
-[...8 lines deleted...]
-      <c r="A6" s="7">
+      <c r="B5" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C5" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="D5" s="2"/>
+    </row>
+    <row r="6" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="1">
         <v>3</v>
       </c>
-      <c r="B6" s="13" t="s">
+      <c r="B6" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="C6" s="17" t="s">
-[...5 lines deleted...]
-      <c r="A7" s="7">
+      <c r="D6" s="2"/>
+    </row>
+    <row r="7" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="1">
         <v>4</v>
       </c>
-      <c r="B7" s="13" t="s">
-[...7 lines deleted...]
-    <row r="8" spans="1:4" ht="21.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B7" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C7" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" s="2"/>
+    </row>
+    <row r="8" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="1">
         <v>5</v>
       </c>
-      <c r="B8" s="13" t="s">
+      <c r="B8" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="C8" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="D8" s="2"/>
+    </row>
+    <row r="9" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="1">
+        <v>6</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C9" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="D9" s="2"/>
+    </row>
+    <row r="10" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="1">
+        <v>7</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" s="9">
+        <v>43847</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="1">
+        <v>8</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" s="9">
+        <v>43881</v>
+      </c>
+      <c r="D11" s="2"/>
+    </row>
+    <row r="12" spans="1:4" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="1">
+        <v>9</v>
+      </c>
+      <c r="B12" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="C12" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="1">
+        <v>10</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C13" s="9">
+        <v>43978</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="1">
+        <v>11</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="C14" s="15">
+        <v>43761</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="1">
+        <v>12</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C15" s="11">
+        <v>43779</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="1">
+        <v>13</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C16" s="15">
+        <v>43746</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="1">
+        <v>14</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" s="11">
+        <v>43739</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="1">
+        <v>15</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C18" s="11">
+        <v>43739</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="1">
+        <v>16</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C19" s="35">
+        <v>43730</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" s="5" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" s="23"/>
+      <c r="C20" s="23"/>
+      <c r="D20" s="36"/>
+    </row>
+    <row r="21" spans="1:4" s="5" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D21" s="6" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="1">
+        <v>1</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C22" s="10">
+        <v>43708</v>
+      </c>
+      <c r="D22" s="2"/>
+    </row>
+    <row r="23" spans="1:4" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="1">
+        <v>2</v>
+      </c>
+      <c r="B23" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="9">
+        <v>43835</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="1">
+        <v>3</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C24" s="10">
+        <v>43872</v>
+      </c>
+      <c r="D24" s="2"/>
+    </row>
+    <row r="25" spans="1:4" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="1">
+        <v>4</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C25" s="9">
+        <v>43852</v>
+      </c>
+      <c r="D25" s="2"/>
+    </row>
+    <row r="26" spans="1:4" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="1">
+        <v>5</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C26" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="D26" s="2"/>
+    </row>
+    <row r="27" spans="1:4" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="1">
+        <v>6</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C27" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="D27" s="2"/>
+    </row>
+    <row r="28" spans="1:4" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="1">
+        <v>7</v>
+      </c>
+      <c r="B28" s="12" t="s">
+        <v>49</v>
+      </c>
+      <c r="C28" s="11" t="s">
+        <v>50</v>
+      </c>
+      <c r="D28" s="12"/>
+    </row>
+    <row r="29" spans="1:4" s="5" customFormat="1" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B29" s="25"/>
+      <c r="C29" s="25"/>
+      <c r="D29" s="2"/>
+    </row>
+    <row r="30" spans="1:4" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B30" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D30" s="6" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="19">
+        <v>1</v>
+      </c>
+      <c r="B31" s="30" t="s">
+        <v>93</v>
+      </c>
+      <c r="C31" s="11">
+        <v>44477</v>
+      </c>
+      <c r="D31" s="11"/>
+    </row>
+    <row r="32" spans="1:4" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="19">
+        <v>2</v>
+      </c>
+      <c r="B32" s="30" t="s">
+        <v>94</v>
+      </c>
+      <c r="C32" s="11" t="s">
+        <v>95</v>
+      </c>
+      <c r="D32" s="21"/>
+    </row>
+    <row r="33" spans="1:4" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="19">
+        <v>3</v>
+      </c>
+      <c r="B33" s="30" t="s">
+        <v>96</v>
+      </c>
+      <c r="C33" s="20" t="s">
+        <v>97</v>
+      </c>
+      <c r="D33" s="20"/>
+    </row>
+    <row r="34" spans="1:4" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="19">
+        <v>4</v>
+      </c>
+      <c r="B34" s="30" t="s">
+        <v>98</v>
+      </c>
+      <c r="C34" s="20" t="s">
+        <v>97</v>
+      </c>
+      <c r="D34" s="20"/>
+    </row>
+    <row r="35" spans="1:4" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="19">
+        <v>5</v>
+      </c>
+      <c r="B35" s="30" t="s">
+        <v>99</v>
+      </c>
+      <c r="C35" s="9" t="s">
+        <v>100</v>
+      </c>
+      <c r="D35" s="31"/>
+    </row>
+    <row r="36" spans="1:4" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="19">
+        <v>6</v>
+      </c>
+      <c r="B36" s="21" t="s">
+        <v>101</v>
+      </c>
+      <c r="C36" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="D36" s="21"/>
+    </row>
+    <row r="37" spans="1:4" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="19">
+        <v>7</v>
+      </c>
+      <c r="B37" s="30" t="s">
+        <v>103</v>
+      </c>
+      <c r="C37" s="20" t="s">
+        <v>104</v>
+      </c>
+      <c r="D37" s="21"/>
+    </row>
+    <row r="38" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="19">
+        <v>8</v>
+      </c>
+      <c r="B38" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="C38" s="30" t="s">
+        <v>106</v>
+      </c>
+      <c r="D38" s="12"/>
+    </row>
+    <row r="39" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="19">
+        <v>9</v>
+      </c>
+      <c r="B39" s="12" t="s">
+        <v>107</v>
+      </c>
+      <c r="C39" s="30" t="s">
+        <v>108</v>
+      </c>
+      <c r="D39" s="12"/>
+    </row>
+    <row r="40" spans="1:4" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="19">
+        <v>10</v>
+      </c>
+      <c r="B40" s="30" t="s">
+        <v>109</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="D40" s="12"/>
+    </row>
+    <row r="41" spans="1:4" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="19">
+        <v>11</v>
+      </c>
+      <c r="B41" s="32" t="s">
+        <v>111</v>
+      </c>
+      <c r="C41" s="11" t="s">
+        <v>112</v>
+      </c>
+      <c r="D41" s="12"/>
+    </row>
+    <row r="42" spans="1:4" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="19">
+        <v>12</v>
+      </c>
+      <c r="B42" s="32" t="s">
+        <v>113</v>
+      </c>
+      <c r="C42" s="11" t="s">
+        <v>114</v>
+      </c>
+      <c r="D42" s="12"/>
+    </row>
+    <row r="43" spans="1:4" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="19">
+        <v>13</v>
+      </c>
+      <c r="B43" s="32" t="s">
+        <v>115</v>
+      </c>
+      <c r="C43" s="11" t="s">
+        <v>116</v>
+      </c>
+      <c r="D43" s="12"/>
+    </row>
+    <row r="44" spans="1:4" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A44" s="19">
+        <v>14</v>
+      </c>
+      <c r="B44" s="32" t="s">
+        <v>117</v>
+      </c>
+      <c r="C44" s="20" t="s">
+        <v>118</v>
+      </c>
+      <c r="D44" s="21"/>
+    </row>
+    <row r="45" spans="1:4" s="5" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="25" t="s">
+        <v>119</v>
+      </c>
+      <c r="B45" s="25"/>
+      <c r="C45" s="25"/>
+      <c r="D45" s="2"/>
+    </row>
+    <row r="46" spans="1:4" s="5" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B46" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="C46" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D46" s="6" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A47" s="19">
+        <v>1</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C47" s="20" t="s">
+        <v>61</v>
+      </c>
+      <c r="D47" s="2"/>
+    </row>
+    <row r="48" spans="1:4" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A48" s="19">
+        <v>2</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C48" s="20" t="s">
+        <v>63</v>
+      </c>
+      <c r="D48" s="2"/>
+    </row>
+    <row r="49" spans="1:4" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A49" s="19">
+        <v>3</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C49" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="D49" s="2"/>
+    </row>
+    <row r="50" spans="1:4" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="19">
+        <v>4</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C50" s="20" t="s">
+        <v>67</v>
+      </c>
+      <c r="D50" s="2"/>
+    </row>
+    <row r="51" spans="1:4" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="19">
+        <v>5</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C51" s="20" t="s">
+        <v>69</v>
+      </c>
+      <c r="D51" s="21"/>
+    </row>
+    <row r="52" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A52" s="19">
+        <v>6</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C52" s="20" t="s">
+        <v>71</v>
+      </c>
+      <c r="D52" s="2"/>
+    </row>
+    <row r="53" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A53" s="19">
+        <v>7</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="C53" s="20" t="s">
+        <v>73</v>
+      </c>
+      <c r="D53" s="2"/>
+    </row>
+    <row r="54" spans="1:4" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A54" s="19">
+        <v>8</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="C54" s="20" t="s">
+        <v>75</v>
+      </c>
+      <c r="D54" s="2"/>
+    </row>
+    <row r="55" spans="1:4" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A55" s="2">
+        <v>9</v>
+      </c>
+      <c r="B55" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="C55" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="D55" s="21"/>
+    </row>
+    <row r="56" spans="1:4" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A56" s="2">
+        <v>10</v>
+      </c>
+      <c r="B56" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="C56" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="D56" s="21"/>
+    </row>
+    <row r="57" spans="1:4" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A57" s="2">
+        <v>11</v>
+      </c>
+      <c r="B57" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="C57" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="D57" s="21"/>
+    </row>
+    <row r="58" spans="1:4" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A58" s="2">
+        <v>12</v>
+      </c>
+      <c r="B58" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="C58" s="20" t="s">
+        <v>82</v>
+      </c>
+      <c r="D58" s="21"/>
+    </row>
+    <row r="59" spans="1:4" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A59" s="2">
+        <v>13</v>
+      </c>
+      <c r="B59" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C59" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="D59" s="21"/>
+    </row>
+    <row r="60" spans="1:4" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A60" s="2">
+        <v>14</v>
+      </c>
+      <c r="B60" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="C60" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="D60" s="21"/>
+    </row>
+    <row r="61" spans="1:4" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A61" s="2">
+        <v>15</v>
+      </c>
+      <c r="B61" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="C61" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="D61" s="12"/>
+    </row>
+    <row r="62" spans="1:4" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A62" s="2">
+        <v>16</v>
+      </c>
+      <c r="B62" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="C62" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="D62" s="12"/>
+    </row>
+    <row r="63" spans="1:4" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A63" s="19">
+        <v>17</v>
+      </c>
+      <c r="B63" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="C63" s="20" t="s">
+        <v>122</v>
+      </c>
+      <c r="D63" s="21"/>
+    </row>
+    <row r="64" spans="1:4" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A64" s="19">
+        <v>18</v>
+      </c>
+      <c r="B64" s="26" t="s">
+        <v>123</v>
+      </c>
+      <c r="C64" s="26" t="s">
+        <v>124</v>
+      </c>
+      <c r="D64" s="26"/>
+    </row>
+    <row r="65" spans="1:4" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A65" s="2">
+        <v>19</v>
+      </c>
+      <c r="B65" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="C65" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="D65" s="8"/>
+    </row>
+    <row r="66" spans="1:4" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A66" s="19">
+        <v>20</v>
+      </c>
+      <c r="B66" s="12" t="s">
+        <v>127</v>
+      </c>
+      <c r="C66" s="20" t="s">
+        <v>128</v>
+      </c>
+      <c r="D66" s="2"/>
+    </row>
+    <row r="67" spans="1:4" ht="57" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A67" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="B67" s="23"/>
+      <c r="C67" s="23"/>
+      <c r="D67" s="21"/>
+    </row>
+    <row r="68" spans="1:4" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B68" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="C68" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D68" s="6" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A69" s="1">
+        <v>1</v>
+      </c>
+      <c r="B69" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="C69" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A70" s="1">
+        <v>2</v>
+      </c>
+      <c r="B70" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="C70" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A71" s="1">
+        <v>3</v>
+      </c>
+      <c r="B71" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="C71" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="D71" s="18"/>
+    </row>
+    <row r="72" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A72" s="1">
+        <v>4</v>
+      </c>
+      <c r="B72" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C72" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A73" s="1">
+        <v>5</v>
+      </c>
+      <c r="B73" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="C73" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A74" s="1">
+        <v>6</v>
+      </c>
+      <c r="B74" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="C74" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A75" s="1">
+        <v>7</v>
+      </c>
+      <c r="B75" s="12" t="s">
         <v>43</v>
       </c>
-      <c r="C8" s="18" t="s">
-[...8 lines deleted...]
-      <c r="B9" s="14" t="s">
+      <c r="C75" s="17" t="s">
+        <v>44</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A76" s="1">
+        <v>8</v>
+      </c>
+      <c r="B76" s="7" t="s">
         <v>45</v>
       </c>
-      <c r="C9" s="14" t="s">
+      <c r="C76" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="D9" s="3"/>
-[...62 lines deleted...]
-      <c r="A15" s="1">
+      <c r="D76" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B15" s="18" t="s">
-[...35 lines deleted...]
-      <c r="B18" s="13" t="s">
+    </row>
+    <row r="77" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A77" s="1">
+        <v>9</v>
+      </c>
+      <c r="B77" s="33" t="s">
         <v>26</v>
       </c>
-      <c r="C18" s="17" t="s">
-[...20 lines deleted...]
-      <c r="B20" s="13" t="s">
+      <c r="C77" s="33" t="s">
         <v>27</v>
       </c>
-      <c r="C20" s="15">
-[...89 lines deleted...]
-      <c r="A28" s="29">
+      <c r="D77" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="B28" s="20" t="s">
-[...599 lines deleted...]
-      <c r="D76" s="4"/>
+    </row>
+    <row r="78" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A78" s="27"/>
+      <c r="B78" s="28"/>
+      <c r="C78" s="28"/>
+      <c r="D78" s="29"/>
+    </row>
+    <row r="79" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A79" s="4"/>
+      <c r="B79" s="37" t="s">
+        <v>129</v>
+      </c>
+      <c r="C79" s="37"/>
+      <c r="D79" s="37"/>
     </row>
   </sheetData>
-  <mergeCells count="6">
-    <mergeCell ref="A56:C56"/>
+  <mergeCells count="7">
+    <mergeCell ref="A67:C67"/>
+    <mergeCell ref="B79:D79"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:C2"/>
-    <mergeCell ref="A11:C11"/>
-[...1 lines deleted...]
-    <mergeCell ref="A36:C36"/>
+    <mergeCell ref="A20:C20"/>
+    <mergeCell ref="A29:C29"/>
+    <mergeCell ref="A45:C45"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>