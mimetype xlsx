--- v0 (2026-05-20)
+++ v1 (2026-07-08)
@@ -16,218 +16,197 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="22260" windowHeight="12645"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="163" uniqueCount="121">
   <si>
     <t>Մարզիչ՝ Էմիլ Մարկարյան  հեռ. 098 586894</t>
   </si>
   <si>
     <t>Երեքշաբթի - 14։30 - 15:30 
 Հինգշաբթի -  14։30 - 15:30
 Շաբաթ - 14։00 - 15:00</t>
   </si>
   <si>
     <t>Հ/Հ</t>
   </si>
   <si>
     <t>Անուն, ազգանուն, հայրանուն</t>
   </si>
   <si>
     <t>Կարգեր</t>
   </si>
   <si>
     <t>3-րդ</t>
   </si>
   <si>
-    <t>Կուդրյաշով Իլյա Մարկ Միխաիլի</t>
-[...1 lines deleted...]
-  <si>
     <t>Խեչոյան Անահիտ Ռոլանդի</t>
   </si>
   <si>
-    <t>Եղիազարյան Միքայել Գևորգի</t>
-[...1 lines deleted...]
-  <si>
     <t>Անտոնյան Արեն Հայկի</t>
   </si>
   <si>
     <t>Խաչատրյան Արփի Մերուժանի</t>
-  </si>
-[...1 lines deleted...]
-    <t>Սարգսյան Զորիկ Ռոբերտի</t>
   </si>
   <si>
     <t>Երեքշաբթի - 15։45 - 16։45 
 Հինգշաբթի - 15։45 - 16։45
 Շաբաթ - 10։30 - 11։30</t>
   </si>
   <si>
     <t>Ապիցարյան Ավետ Գևորգի</t>
   </si>
   <si>
     <t>4-րդ</t>
   </si>
   <si>
     <t>Թորգոմյան Արեն Տիգրանի</t>
   </si>
   <si>
     <t>Հայրապետյան Զավեն Ներսեսի</t>
   </si>
   <si>
     <t>Հարթենյան Ավետ Արտակի</t>
   </si>
   <si>
     <t xml:space="preserve">4-րդ </t>
   </si>
   <si>
     <t>Սարգսյան Նարեկ Հովհաննեսի</t>
   </si>
   <si>
     <t>Մելքոնյան Դավիթ Մելքոնի</t>
   </si>
   <si>
     <t>Երեքշաբթի - 16։45 - 17:30 
 Հինգշաբթի -  16։45 - 17:30
 Շաբաթ - 11։30 - 12:15</t>
   </si>
   <si>
     <t>Բաբայան Նորիկ Դավիթի</t>
   </si>
   <si>
     <t>Գևորգյան Հովհաննես Սարգսի</t>
   </si>
   <si>
     <t>Նալբանդյան Էվելին Մհերի</t>
   </si>
   <si>
     <t>Ավետիսյան Լեո Կարենի</t>
   </si>
   <si>
-    <t>Հարությունյան Մերի Արթուրի</t>
-[...4 lines deleted...]
-  <si>
     <t>Երեքշաբթի - 17։30 - 18։30 
 Հինգշաբթի - 17։30- 18։30
 Շաբաթ - 15։15 - 16։15</t>
   </si>
   <si>
     <t>Մարկոսյան Ավետ Գեղամի</t>
   </si>
   <si>
     <t>Սարգսյան Սարգիս Համլետի</t>
   </si>
   <si>
     <t>Հարությունյան Գրիգոր Գնելի</t>
   </si>
   <si>
     <t>Աբրահամյան Անահիտ Արթուրի</t>
   </si>
   <si>
     <t>Փարսյան Մենուա Միսակի</t>
   </si>
   <si>
     <t>Քալոյան Կարապետ Ստեփանի</t>
   </si>
   <si>
     <t>Մկրտչյան Սերգեյ Ռոմանի</t>
   </si>
   <si>
     <t>Մկրտչյան Ռոբերտ Ռոմանի</t>
   </si>
   <si>
     <t>Մկրտչյան Սեյրան Արմենի</t>
   </si>
   <si>
     <t>Երեքշաբթի - 18։30 - 20:00 
 Հինգշաբթի -  18։30 - 20:00
 Շաբաթ - 12։30 - 14:00</t>
   </si>
   <si>
     <t>Մկրտչյան Ասյա Արթուրի</t>
   </si>
   <si>
     <t>2-րդ</t>
   </si>
   <si>
     <t>Մկրտչյան Դավիթ Սերգեյի</t>
   </si>
   <si>
-    <t xml:space="preserve"> Յամուկյան Արեգ Միհրանի</t>
-[...1 lines deleted...]
-  <si>
     <t>Քոսակյան Արամ Արմենի</t>
   </si>
   <si>
     <t>Մկրտչյան Դավիթ Արթուրի</t>
   </si>
   <si>
     <t>Հեքիմյան Արամ Գրիգորի</t>
   </si>
   <si>
     <t>Նիկոյան Նորայր Տիգրանի</t>
   </si>
   <si>
     <t>1-ին/1989</t>
   </si>
   <si>
     <t>Թևոսյան Դավիթ Արթուրի</t>
   </si>
   <si>
     <t>Հովակիմյան Նոյ Արմանի</t>
   </si>
   <si>
     <t>Մարգարյան Էմիլ Հայկի</t>
   </si>
   <si>
-    <t>Աշոտյան Նարեկ Աշոտի</t>
-[...1 lines deleted...]
-  <si>
     <t>Ստեփանյան Դավիթ Արմանի</t>
   </si>
   <si>
     <t>Աղախանյան Հարություն Սասունի</t>
   </si>
   <si>
     <t>Հովհաննիսյան Նարեկ Վահագնի</t>
   </si>
   <si>
     <t>Դանիելյան Արսեն Արմենի</t>
   </si>
   <si>
     <t>Չիլինգարյան Լեո Հարությունի</t>
   </si>
   <si>
     <t>Չիլինգարյան Անրի Հարությունի</t>
   </si>
   <si>
     <t>Մարտիրոսյան Ռուբիկ Վահանի</t>
   </si>
   <si>
     <t>Մարգարյան Տիգրան Արմանի</t>
   </si>
   <si>
     <t>Կոստանյան Գոռ Լևոնի</t>
@@ -247,132 +226,293 @@
   <si>
     <t>Հարությունյան Հարություն Սարգիսի</t>
   </si>
   <si>
     <t>Գրիգորյան Վահան Վեմիկի</t>
   </si>
   <si>
     <t>Մուրադյան Բիայնա Արսենի</t>
   </si>
   <si>
     <t>Մուրադյան Արմեն Գոռի</t>
   </si>
   <si>
     <t>Համբարչյան Արշամ Հայկի</t>
   </si>
   <si>
     <t>Համբարչյան Հակոբ Հայկի</t>
   </si>
   <si>
     <t>1-ին</t>
   </si>
   <si>
     <t>Մարկարյան Անժելա Էմիլի</t>
   </si>
   <si>
-    <t>Թարմացված է՝ 22.01.2026</t>
+    <t>Ծննդյան                              տվյալներ</t>
+  </si>
+  <si>
+    <t>10.10.2016</t>
+  </si>
+  <si>
+    <t>29.01.2018</t>
+  </si>
+  <si>
+    <t>26.09.2018</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3-րդ </t>
+  </si>
+  <si>
+    <t>14.07.2018</t>
+  </si>
+  <si>
+    <t>05.02.2018</t>
+  </si>
+  <si>
+    <t>06.08.2020</t>
+  </si>
+  <si>
+    <t>18.10.2021</t>
+  </si>
+  <si>
+    <t>19.06.2019</t>
+  </si>
+  <si>
+    <t>12.03.2020</t>
+  </si>
+  <si>
+    <t>17.07.2020</t>
+  </si>
+  <si>
+    <t>06.10.2020</t>
+  </si>
+  <si>
+    <t>22.02.2021</t>
+  </si>
+  <si>
+    <t>Զարոյան Հայկ Գևորգի</t>
+  </si>
+  <si>
+    <t>27.12.2020</t>
+  </si>
+  <si>
+    <t>Ծննդյան                      տվյալներ</t>
+  </si>
+  <si>
+    <t>31.03.2020</t>
+  </si>
+  <si>
+    <t>23.05.2020</t>
+  </si>
+  <si>
+    <t>30.08.2020</t>
+  </si>
+  <si>
+    <t>13.03.2020</t>
+  </si>
+  <si>
+    <t>Պոստոլակյան Ռաֆայել Վահեի</t>
+  </si>
+  <si>
+    <t>19.02.2020</t>
+  </si>
+  <si>
+    <t>14.12.2019</t>
+  </si>
+  <si>
+    <t>17.09.2019</t>
+  </si>
+  <si>
+    <t>24.11.2019</t>
+  </si>
+  <si>
+    <t>20.07.2020</t>
+  </si>
+  <si>
+    <t>20.02.2020</t>
+  </si>
+  <si>
+    <t>15.07.2018</t>
+  </si>
+  <si>
+    <t>Պետրոսյան Ռուբեն Ռոլանդի</t>
+  </si>
+  <si>
+    <t>19.11.2019</t>
+  </si>
+  <si>
+    <t>02.07.2018</t>
+  </si>
+  <si>
+    <t>09.03.2018</t>
+  </si>
+  <si>
+    <t>15.01.2018</t>
+  </si>
+  <si>
+    <t>27.07.2019</t>
+  </si>
+  <si>
+    <t>11.07.2019</t>
+  </si>
+  <si>
+    <t>19.03.2018</t>
+  </si>
+  <si>
+    <t>30.01.2019</t>
+  </si>
+  <si>
+    <t>19.12.2019</t>
+  </si>
+  <si>
+    <t>Բադալյան Դավիթ Սուրենի</t>
+  </si>
+  <si>
+    <t>03.02.2018</t>
+  </si>
+  <si>
+    <t>09.06.2017</t>
+  </si>
+  <si>
+    <t>Յամուկյան Արեգ Միհրանի</t>
+  </si>
+  <si>
+    <t>14.04.2016</t>
+  </si>
+  <si>
+    <t>16.08.2017</t>
+  </si>
+  <si>
+    <t>1-րդ</t>
+  </si>
+  <si>
+    <t>12.02.2018</t>
+  </si>
+  <si>
+    <t>09․11․2016</t>
+  </si>
+  <si>
+    <t>19.07.2016</t>
+  </si>
+  <si>
+    <t>02.02.2018</t>
+  </si>
+  <si>
+    <t>12.08.2018</t>
+  </si>
+  <si>
+    <t>Միրիմանյան Արթուր Հայկի</t>
+  </si>
+  <si>
+    <t>26.05.2016</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1-ին </t>
+  </si>
+  <si>
+    <t>Թարմացվել է՝ 14.05.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="dd\.mm\.yyyy"/>
+  </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Sylfaen"/>
       <family val="1"/>
-    </font>
-[...5 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="4" tint="-0.249977111117893"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color theme="1"/>
+      <sz val="11"/>
+      <name val="Sylfaen"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="14"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
@@ -388,128 +528,254 @@
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="20" fontId="8" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="20" fontId="8" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="20" fontId="8" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="20" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="20" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="20" fontId="4" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -755,772 +1021,950 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D72"/>
+  <dimension ref="A1:D70"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B68" sqref="B68"/>
+    <sheetView tabSelected="1" topLeftCell="A67" workbookViewId="0">
+      <selection activeCell="F93" sqref="F93"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="48.85546875" customWidth="1"/>
     <col min="3" max="3" width="17.140625" customWidth="1"/>
+    <col min="4" max="4" width="12.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="11" t="s">
+    <row r="1" spans="1:4" ht="18" x14ac:dyDescent="0.25">
+      <c r="A1" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="11"/>
-[...3 lines deleted...]
-      <c r="A2" s="13" t="s">
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+    </row>
+    <row r="2" spans="1:4" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="14"/>
-[...3 lines deleted...]
-      <c r="A3" s="16" t="s">
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="53"/>
+    </row>
+    <row r="3" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A3" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="17" t="s">
+      <c r="B3" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="16" t="s">
+      <c r="C3" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="D3" s="6" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:3" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="18">
+    <row r="4" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A4" s="9">
         <v>1</v>
       </c>
-      <c r="B4" s="3" t="s">
+      <c r="B4" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="C4" s="2" t="s">
+      <c r="C4" s="60" t="s">
+        <v>67</v>
+      </c>
+      <c r="D4" s="61" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:3" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="18">
+    <row r="5" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A5" s="11">
         <v>2</v>
       </c>
-      <c r="B5" s="3" t="s">
+      <c r="B5" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C5" s="12">
+        <v>43518</v>
+      </c>
+      <c r="D5" s="11" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A6" s="9">
+        <v>3</v>
+      </c>
+      <c r="B6" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="C6" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A7" s="11">
+        <v>4</v>
+      </c>
+      <c r="B7" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="C7" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="D7" s="62" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A8" s="11">
+        <v>5</v>
+      </c>
+      <c r="B8" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C8" s="63">
+        <v>43475</v>
+      </c>
+      <c r="D8" s="16" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A9" s="9">
+        <v>6</v>
+      </c>
+      <c r="B9" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="C9" s="17">
+        <v>43952</v>
+      </c>
+      <c r="D9" s="64" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A10" s="9">
         <v>7</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="B10" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="D10" s="18" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A11" s="11">
+        <v>8</v>
+      </c>
+      <c r="B11" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="C11" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="D11" s="18" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="6" spans="1:3" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="18">
+    <row r="12" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A12" s="9">
+        <v>9</v>
+      </c>
+      <c r="B12" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="19">
+        <v>43991</v>
+      </c>
+      <c r="D12" s="64" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="51" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="51" t="s">
+        <v>9</v>
+      </c>
+      <c r="B13" s="52"/>
+      <c r="C13" s="52"/>
+      <c r="D13" s="53"/>
+    </row>
+    <row r="14" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A14" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="3" t="s">
+      <c r="C14" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="D14" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A15" s="11">
+        <v>1</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="D15" s="20"/>
+    </row>
+    <row r="16" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A16" s="9">
+        <v>2</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="C16" s="21">
+        <v>44124</v>
+      </c>
+      <c r="D16" s="23"/>
+    </row>
+    <row r="17" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A17" s="9">
+        <v>3</v>
+      </c>
+      <c r="B17" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="D17" s="23"/>
+    </row>
+    <row r="18" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A18" s="9">
+        <v>4</v>
+      </c>
+      <c r="B18" s="23" t="s">
+        <v>50</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="D18" s="20"/>
+    </row>
+    <row r="19" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A19" s="9">
+        <v>5</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="C19" s="21">
+        <v>44022</v>
+      </c>
+      <c r="D19" s="23"/>
+    </row>
+    <row r="20" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A20" s="11">
+        <v>6</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C20" s="21" t="s">
+        <v>76</v>
+      </c>
+      <c r="D20" s="23"/>
+    </row>
+    <row r="21" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A21" s="9">
+        <v>7</v>
+      </c>
+      <c r="B21" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C21" s="17">
+        <v>44099</v>
+      </c>
+      <c r="D21" s="23"/>
+    </row>
+    <row r="22" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A22" s="9">
         <v>8</v>
       </c>
-      <c r="C6" s="2" t="s">
+      <c r="B22" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="C22" s="25" t="s">
+        <v>77</v>
+      </c>
+      <c r="D22" s="23"/>
+    </row>
+    <row r="23" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A23" s="11">
+        <v>9</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="C23" s="25" t="s">
+        <v>78</v>
+      </c>
+      <c r="D23" s="23"/>
+    </row>
+    <row r="24" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A24" s="9">
+        <v>10</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C24" s="25">
+        <v>44160</v>
+      </c>
+      <c r="D24" s="26"/>
+    </row>
+    <row r="25" spans="1:4" ht="19.5" x14ac:dyDescent="0.35">
+      <c r="A25" s="11">
+        <v>11</v>
+      </c>
+      <c r="B25" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="C25" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="D25" s="28"/>
+    </row>
+    <row r="26" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A26" s="11">
+        <v>12</v>
+      </c>
+      <c r="B26" s="27" t="s">
+        <v>80</v>
+      </c>
+      <c r="C26" s="29" t="s">
+        <v>81</v>
+      </c>
+      <c r="D26" s="30"/>
+    </row>
+    <row r="27" spans="1:4" ht="51" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="B27" s="55"/>
+      <c r="C27" s="55"/>
+      <c r="D27" s="56"/>
+    </row>
+    <row r="28" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A28" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B28" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="C28" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="D28" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A29" s="11">
+        <v>1</v>
+      </c>
+      <c r="B29" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="C29" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="D29" s="23"/>
+    </row>
+    <row r="30" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A30" s="9">
+        <v>2</v>
+      </c>
+      <c r="B30" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="D30" s="1"/>
+    </row>
+    <row r="31" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A31" s="9">
+        <v>3</v>
+      </c>
+      <c r="B31" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="C31" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="D31" s="32"/>
+    </row>
+    <row r="32" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A32" s="11">
+        <v>4</v>
+      </c>
+      <c r="B32" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="C32" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="D32" s="32"/>
+    </row>
+    <row r="33" spans="1:4" ht="19.5" x14ac:dyDescent="0.35">
+      <c r="A33" s="9">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="18">
+      <c r="B33" s="27" t="s">
+        <v>87</v>
+      </c>
+      <c r="C33" s="29" t="s">
+        <v>88</v>
+      </c>
+      <c r="D33" s="33"/>
+    </row>
+    <row r="34" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A34" s="9">
+        <v>6</v>
+      </c>
+      <c r="B34" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="C34" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="D34" s="34"/>
+    </row>
+    <row r="35" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A35" s="11">
+        <v>7</v>
+      </c>
+      <c r="B35" s="24" t="s">
+        <v>60</v>
+      </c>
+      <c r="C35" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="D35" s="34"/>
+    </row>
+    <row r="36" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A36" s="9">
+        <v>8</v>
+      </c>
+      <c r="B36" s="24" t="s">
+        <v>62</v>
+      </c>
+      <c r="C36" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="D36" s="23"/>
+    </row>
+    <row r="37" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A37" s="9">
+        <v>9</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="C37" s="21" t="s">
+        <v>92</v>
+      </c>
+      <c r="D37" s="23"/>
+    </row>
+    <row r="38" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A38" s="11">
+        <v>10</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="C38" s="21" t="s">
+        <v>93</v>
+      </c>
+      <c r="D38" s="32" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A39" s="9">
+        <v>11</v>
+      </c>
+      <c r="B39" s="35" t="s">
+        <v>63</v>
+      </c>
+      <c r="C39" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="D39" s="32" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A40" s="9">
+        <v>12</v>
+      </c>
+      <c r="B40" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="C40" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="D40" s="32"/>
+    </row>
+    <row r="41" spans="1:4" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="57" t="s">
+        <v>23</v>
+      </c>
+      <c r="B41" s="58"/>
+      <c r="C41" s="58"/>
+      <c r="D41" s="59"/>
+    </row>
+    <row r="42" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A42" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B42" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="C42" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="D42" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="3" t="s">
+    </row>
+    <row r="43" spans="1:4" ht="18" x14ac:dyDescent="0.25">
+      <c r="A43" s="9">
+        <v>1</v>
+      </c>
+      <c r="B43" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="C43" s="22" t="s">
+        <v>97</v>
+      </c>
+      <c r="D43" s="11" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A44" s="9">
+        <v>2</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C44" s="12">
+        <v>43708</v>
+      </c>
+      <c r="D44" s="11" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A45" s="9">
+        <v>3</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C45" s="36">
+        <v>43525</v>
+      </c>
+      <c r="D45" s="11" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A46" s="9">
+        <v>4</v>
+      </c>
+      <c r="B46" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="C46" s="14" t="s">
+        <v>98</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A47" s="9">
+        <v>5</v>
+      </c>
+      <c r="B47" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="C47" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A48" s="9">
+        <v>6</v>
+      </c>
+      <c r="B48" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="C48" s="14" t="s">
+        <v>99</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A49" s="9">
+        <v>7</v>
+      </c>
+      <c r="B49" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C49" s="37" t="s">
+        <v>100</v>
+      </c>
+      <c r="D49" s="32" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A50" s="9">
+        <v>8</v>
+      </c>
+      <c r="B50" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="C50" s="39" t="s">
+        <v>101</v>
+      </c>
+      <c r="D50" s="32" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A51" s="9">
         <v>9</v>
       </c>
-      <c r="C7" s="2" t="s">
+      <c r="B51" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="C51" s="14" t="s">
+        <v>102</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A52" s="9">
+        <v>10</v>
+      </c>
+      <c r="B52" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="C52" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="D52" s="34" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A53" s="9">
+        <v>11</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C53" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="D53" s="11" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A54" s="11">
+        <v>12</v>
+      </c>
+      <c r="B54" s="14" t="s">
+        <v>105</v>
+      </c>
+      <c r="C54" s="14" t="s">
+        <v>106</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="51" t="s">
+        <v>33</v>
+      </c>
+      <c r="B55" s="52"/>
+      <c r="C55" s="52"/>
+      <c r="D55" s="53"/>
+    </row>
+    <row r="56" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A56" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B56" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C56" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="D56" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A57" s="9">
+        <v>1</v>
+      </c>
+      <c r="B57" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="C57" s="40">
+        <v>41981</v>
+      </c>
+      <c r="D57" s="32" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A58" s="11">
+        <v>2</v>
+      </c>
+      <c r="B58" s="41" t="s">
+        <v>36</v>
+      </c>
+      <c r="C58" s="40" t="s">
+        <v>107</v>
+      </c>
+      <c r="D58" s="32" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A59" s="9">
+        <v>3</v>
+      </c>
+      <c r="B59" s="23" t="s">
+        <v>108</v>
+      </c>
+      <c r="C59" s="40" t="s">
+        <v>109</v>
+      </c>
+      <c r="D59" s="32" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A60" s="9">
+        <v>4</v>
+      </c>
+      <c r="B60" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="C60" s="40" t="s">
+        <v>110</v>
+      </c>
+      <c r="D60" s="32" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A61" s="9">
+        <v>5</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="C61" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D61" s="32" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A62" s="11">
+        <v>6</v>
+      </c>
+      <c r="B62" s="15" t="s">
         <v>40</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B8" s="3" t="s">
+      <c r="C62" s="42" t="s">
+        <v>113</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A63" s="9">
+        <v>7</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="C63" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A64" s="11">
+        <v>8</v>
+      </c>
+      <c r="B64" s="43" t="s">
+        <v>43</v>
+      </c>
+      <c r="C64" s="44">
+        <v>42485</v>
+      </c>
+      <c r="D64" s="18" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A65" s="9">
+        <v>9</v>
+      </c>
+      <c r="B65" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="C65" s="45">
+        <v>42718</v>
+      </c>
+      <c r="D65" s="18" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" ht="18" x14ac:dyDescent="0.25">
+      <c r="A66" s="9">
         <v>10</v>
       </c>
-      <c r="C8" s="2" t="s">
-[...7 lines deleted...]
-      <c r="B9" s="3" t="s">
+      <c r="B66" s="35" t="s">
+        <v>39</v>
+      </c>
+      <c r="C66" s="46" t="s">
+        <v>115</v>
+      </c>
+      <c r="D66" s="47" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" ht="18" x14ac:dyDescent="0.25">
+      <c r="A67" s="9">
         <v>11</v>
       </c>
-      <c r="C9" s="2" t="s">
-[...18 lines deleted...]
-      <c r="B11" s="3" t="s">
+      <c r="B67" s="35" t="s">
+        <v>65</v>
+      </c>
+      <c r="C67" s="48" t="s">
+        <v>116</v>
+      </c>
+      <c r="D67" s="47" t="s">
         <v>35</v>
       </c>
-      <c r="C11" s="2" t="s">
-[...15 lines deleted...]
-      <c r="A13" s="13" t="s">
+    </row>
+    <row r="68" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A68" s="11">
         <v>12</v>
       </c>
-      <c r="B13" s="14"/>
-[...570 lines deleted...]
-      <c r="D72" s="26"/>
+      <c r="B68" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="C68" s="49" t="s">
+        <v>118</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C70" s="65" t="s">
+        <v>120</v>
+      </c>
+      <c r="D70" s="65"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="B72:C72"/>
-[...5 lines deleted...]
-    <mergeCell ref="A57:C57"/>
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A2:D2"/>
+    <mergeCell ref="A13:D13"/>
+    <mergeCell ref="A27:D27"/>
+    <mergeCell ref="A41:D41"/>
+    <mergeCell ref="A55:D55"/>
+    <mergeCell ref="C70:D70"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>