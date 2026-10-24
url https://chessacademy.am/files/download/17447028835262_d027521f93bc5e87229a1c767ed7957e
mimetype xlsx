--- v1 (2026-07-08)
+++ v2 (2026-10-24)
@@ -16,484 +16,499 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="22260" windowHeight="12645"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="163" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="158" uniqueCount="123">
   <si>
     <t>Մարզիչ՝ Էմիլ Մարկարյան  հեռ. 098 586894</t>
   </si>
   <si>
     <t>Երեքշաբթի - 14։30 - 15:30 
 Հինգշաբթի -  14։30 - 15:30
 Շաբաթ - 14։00 - 15:00</t>
   </si>
   <si>
     <t>Հ/Հ</t>
   </si>
   <si>
     <t>Անուն, ազգանուն, հայրանուն</t>
   </si>
   <si>
     <t>Կարգեր</t>
   </si>
   <si>
     <t>3-րդ</t>
   </si>
   <si>
-    <t>Խեչոյան Անահիտ Ռոլանդի</t>
-[...1 lines deleted...]
-  <si>
     <t>Անտոնյան Արեն Հայկի</t>
   </si>
   <si>
     <t>Խաչատրյան Արփի Մերուժանի</t>
   </si>
   <si>
-    <t>Երեքշաբթի - 15։45 - 16։45 
-[...6 lines deleted...]
-  <si>
     <t>4-րդ</t>
   </si>
   <si>
-    <t>Թորգոմյան Արեն Տիգրանի</t>
-[...4 lines deleted...]
-  <si>
     <t>Հարթենյան Ավետ Արտակի</t>
   </si>
   <si>
-    <t xml:space="preserve">4-րդ </t>
-[...1 lines deleted...]
-  <si>
     <t>Սարգսյան Նարեկ Հովհաննեսի</t>
   </si>
   <si>
     <t>Մելքոնյան Դավիթ Մելքոնի</t>
   </si>
   <si>
-    <t>Երեքշաբթի - 16։45 - 17:30 
-[...6 lines deleted...]
-  <si>
     <t>Գևորգյան Հովհաննես Սարգսի</t>
   </si>
   <si>
-    <t>Նալբանդյան Էվելին Մհերի</t>
-[...1 lines deleted...]
-  <si>
     <t>Ավետիսյան Լեո Կարենի</t>
   </si>
   <si>
-    <t>Երեքշաբթի - 17։30 - 18։30 
-[...6 lines deleted...]
-  <si>
     <t>Սարգսյան Սարգիս Համլետի</t>
   </si>
   <si>
     <t>Հարությունյան Գրիգոր Գնելի</t>
   </si>
   <si>
     <t>Աբրահամյան Անահիտ Արթուրի</t>
   </si>
   <si>
     <t>Փարսյան Մենուա Միսակի</t>
-  </si>
-[...1 lines deleted...]
-    <t>Քալոյան Կարապետ Ստեփանի</t>
   </si>
   <si>
     <t>Մկրտչյան Սերգեյ Ռոմանի</t>
   </si>
   <si>
     <t>Մկրտչյան Ռոբերտ Ռոմանի</t>
   </si>
   <si>
     <t>Մկրտչյան Սեյրան Արմենի</t>
   </si>
   <si>
     <t>Երեքշաբթի - 18։30 - 20:00 
 Հինգշաբթի -  18։30 - 20:00
 Շաբաթ - 12։30 - 14:00</t>
   </si>
   <si>
     <t>Մկրտչյան Ասյա Արթուրի</t>
   </si>
   <si>
     <t>2-րդ</t>
   </si>
   <si>
     <t>Մկրտչյան Դավիթ Սերգեյի</t>
   </si>
   <si>
     <t>Քոսակյան Արամ Արմենի</t>
   </si>
   <si>
-    <t>Մկրտչյան Դավիթ Արթուրի</t>
-[...4 lines deleted...]
-  <si>
     <t>Նիկոյան Նորայր Տիգրանի</t>
   </si>
   <si>
     <t>1-ին/1989</t>
   </si>
   <si>
-    <t>Թևոսյան Դավիթ Արթուրի</t>
-[...1 lines deleted...]
-  <si>
     <t>Հովակիմյան Նոյ Արմանի</t>
   </si>
   <si>
-    <t>Մարգարյան Էմիլ Հայկի</t>
-[...1 lines deleted...]
-  <si>
     <t>Ստեփանյան Դավիթ Արմանի</t>
   </si>
   <si>
     <t>Աղախանյան Հարություն Սասունի</t>
   </si>
   <si>
     <t>Հովհաննիսյան Նարեկ Վահագնի</t>
   </si>
   <si>
     <t>Դանիելյան Արսեն Արմենի</t>
   </si>
   <si>
     <t>Չիլինգարյան Լեո Հարությունի</t>
   </si>
   <si>
     <t>Չիլինգարյան Անրի Հարությունի</t>
   </si>
   <si>
     <t>Մարտիրոսյան Ռուբիկ Վահանի</t>
   </si>
   <si>
     <t>Մարգարյան Տիգրան Արմանի</t>
   </si>
   <si>
     <t>Կոստանյան Գոռ Լևոնի</t>
   </si>
   <si>
     <t>Սարգսյան Լևոն Էմինի</t>
   </si>
   <si>
     <t>Մայսուրյան Լևոն Հովհաննեսի</t>
   </si>
   <si>
-    <t>Եդիգարյան Դանիել  Տիգրանի</t>
-[...4 lines deleted...]
-  <si>
     <t>Հարությունյան Հարություն Սարգիսի</t>
   </si>
   <si>
-    <t>Գրիգորյան Վահան Վեմիկի</t>
-[...4 lines deleted...]
-  <si>
     <t>Մուրադյան Արմեն Գոռի</t>
   </si>
   <si>
-    <t>Համբարչյան Արշամ Հայկի</t>
-[...1 lines deleted...]
-  <si>
     <t>Համբարչյան Հակոբ Հայկի</t>
   </si>
   <si>
     <t>1-ին</t>
   </si>
   <si>
     <t>Մարկարյան Անժելա Էմիլի</t>
   </si>
   <si>
     <t>Ծննդյան                              տվյալներ</t>
   </si>
   <si>
-    <t>10.10.2016</t>
-[...1 lines deleted...]
-  <si>
     <t>29.01.2018</t>
   </si>
   <si>
     <t>26.09.2018</t>
   </si>
   <si>
     <t xml:space="preserve">3-րդ </t>
   </si>
   <si>
     <t>14.07.2018</t>
   </si>
   <si>
     <t>05.02.2018</t>
   </si>
   <si>
     <t>06.08.2020</t>
   </si>
   <si>
     <t>18.10.2021</t>
   </si>
   <si>
     <t>19.06.2019</t>
   </si>
   <si>
     <t>12.03.2020</t>
   </si>
   <si>
     <t>17.07.2020</t>
   </si>
   <si>
-    <t>06.10.2020</t>
-[...1 lines deleted...]
-  <si>
     <t>22.02.2021</t>
   </si>
   <si>
     <t>Զարոյան Հայկ Գևորգի</t>
   </si>
   <si>
     <t>27.12.2020</t>
   </si>
   <si>
     <t>Ծննդյան                      տվյալներ</t>
   </si>
   <si>
-    <t>31.03.2020</t>
-[...1 lines deleted...]
-  <si>
     <t>23.05.2020</t>
   </si>
   <si>
-    <t>30.08.2020</t>
-[...1 lines deleted...]
-  <si>
     <t>13.03.2020</t>
   </si>
   <si>
     <t>Պոստոլակյան Ռաֆայել Վահեի</t>
   </si>
   <si>
     <t>19.02.2020</t>
   </si>
   <si>
-    <t>14.12.2019</t>
-[...7 lines deleted...]
-  <si>
     <t>20.07.2020</t>
   </si>
   <si>
     <t>20.02.2020</t>
   </si>
   <si>
     <t>15.07.2018</t>
   </si>
   <si>
     <t>Պետրոսյան Ռուբեն Ռոլանդի</t>
   </si>
   <si>
     <t>19.11.2019</t>
   </si>
   <si>
-    <t>02.07.2018</t>
-[...7 lines deleted...]
-  <si>
     <t>27.07.2019</t>
   </si>
   <si>
     <t>11.07.2019</t>
   </si>
   <si>
     <t>19.03.2018</t>
   </si>
   <si>
     <t>30.01.2019</t>
   </si>
   <si>
-    <t>19.12.2019</t>
-[...1 lines deleted...]
-  <si>
     <t>Բադալյան Դավիթ Սուրենի</t>
   </si>
   <si>
     <t>03.02.2018</t>
   </si>
   <si>
     <t>09.06.2017</t>
   </si>
   <si>
     <t>Յամուկյան Արեգ Միհրանի</t>
   </si>
   <si>
     <t>14.04.2016</t>
   </si>
   <si>
     <t>16.08.2017</t>
   </si>
   <si>
     <t>1-րդ</t>
   </si>
   <si>
-    <t>12.02.2018</t>
-[...1 lines deleted...]
-  <si>
     <t>09․11․2016</t>
   </si>
   <si>
-    <t>19.07.2016</t>
-[...4 lines deleted...]
-  <si>
     <t>12.08.2018</t>
   </si>
   <si>
     <t>Միրիմանյան Արթուր Հայկի</t>
   </si>
   <si>
     <t>26.05.2016</t>
   </si>
   <si>
     <t xml:space="preserve">1-ին </t>
   </si>
   <si>
-    <t>Թարմացվել է՝ 14.05.2026</t>
+    <t>Երեքշաբթի - 15։30 - 16։30 
+Հինգշաբթի - 15։30 - 16։30
+Շաբաթ - 15։00 - 16։00</t>
+  </si>
+  <si>
+    <t>Սարգսյան Մոնթե Սերոբի</t>
+  </si>
+  <si>
+    <t>18.07.2020</t>
+  </si>
+  <si>
+    <t>Առաքելյան Ռոբերտ Նորայրի</t>
+  </si>
+  <si>
+    <t>21.08.2020</t>
+  </si>
+  <si>
+    <t>Երեքշաբթի - 16։30 - 17:15 
+Հինգշաբթի -  16։30 - 17:15
+Շաբաթ - 10։30 - 11:15</t>
+  </si>
+  <si>
+    <t>Փարսյան  Ադամ Միսակի</t>
+  </si>
+  <si>
+    <t>Հարությունյան Ալեքսանդր Դավիթի</t>
+  </si>
+  <si>
+    <t>03.03.2021</t>
+  </si>
+  <si>
+    <t>Պետրոսյան Հովհաննես Արմանի</t>
+  </si>
+  <si>
+    <t>05.10.2020</t>
+  </si>
+  <si>
+    <t>Ամիրջանյան Արմեն Հարությունի</t>
+  </si>
+  <si>
+    <t>11.04.2021</t>
+  </si>
+  <si>
+    <t>Հարությունյան Մոնթե Տարոնի</t>
+  </si>
+  <si>
+    <t>24.07.2021</t>
+  </si>
+  <si>
+    <t>Գալոյան Արեգ Դավիթի</t>
+  </si>
+  <si>
+    <t>29.06.2021</t>
+  </si>
+  <si>
+    <t>Հովհաննիսյան Աշոտ Իլյիչի</t>
+  </si>
+  <si>
+    <t>Գևորգյան Արթուր Միքայելի</t>
+  </si>
+  <si>
+    <t>Մկրյան Արև Սիմոնի</t>
+  </si>
+  <si>
+    <t>Ղազարյան Դավիթ Հարությունի</t>
+  </si>
+  <si>
+    <t>10.02.2021</t>
+  </si>
+  <si>
+    <t>Անանյան Աբրամ Տիգրանի</t>
+  </si>
+  <si>
+    <t>30.06.2021</t>
+  </si>
+  <si>
+    <t>Չոբանյան Սառա Արտակի</t>
+  </si>
+  <si>
+    <t>12.10.2021</t>
+  </si>
+  <si>
+    <t>Մովսիսյան Ադա Գոռի</t>
+  </si>
+  <si>
+    <t>28.10.2020</t>
+  </si>
+  <si>
+    <t>Դանիելյան Արեն Արթուրի</t>
+  </si>
+  <si>
+    <t>21.08.2021</t>
+  </si>
+  <si>
+    <t>Ստեփանյան Ժաննա Արմանի</t>
+  </si>
+  <si>
+    <t>13.12.2020</t>
+  </si>
+  <si>
+    <t>Երեքշաբթի - 17։15 - 18։30 
+Հինգշաբթի - 17։15- 18։30
+Շաբաթ - 11։15 - 12։30</t>
+  </si>
+  <si>
+    <t>Մանուկյան Նորայր Գարիկի</t>
+  </si>
+  <si>
+    <t>05.06.2018</t>
+  </si>
+  <si>
+    <t>Վարտանյան Արմեն Ռոմայի</t>
+  </si>
+  <si>
+    <t>09.05.2019</t>
+  </si>
+  <si>
+    <t>Թարմացված է՝ 08.09.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd\.mm\.yyyy"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="4" tint="-0.249977111117893"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
-      <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
-      <sz val="11"/>
-[...3 lines deleted...]
-    <font>
+      <b/>
       <sz val="14"/>
+      <color theme="1"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -556,225 +571,228 @@
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="66">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
-[...11 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...11 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="14" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="20" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="20" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="20" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="20" fontId="4" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="20" fontId="7" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -1021,950 +1039,965 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D70"/>
+  <dimension ref="A1:D72"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A67" workbookViewId="0">
-      <selection activeCell="F93" sqref="F93"/>
+    <sheetView tabSelected="1" topLeftCell="A52" workbookViewId="0">
+      <selection activeCell="H68" sqref="H68"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="2" max="2" width="48.85546875" customWidth="1"/>
+    <col min="2" max="2" width="40.42578125" customWidth="1"/>
     <col min="3" max="3" width="17.140625" customWidth="1"/>
-    <col min="4" max="4" width="12.7109375" customWidth="1"/>
+    <col min="4" max="4" width="12.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="18" x14ac:dyDescent="0.25">
-      <c r="A1" s="50" t="s">
+    <row r="1" spans="1:4" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="50"/>
-[...4 lines deleted...]
-      <c r="A2" s="51" t="s">
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+    </row>
+    <row r="2" spans="1:4" s="38" customFormat="1" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="52"/>
-[...4 lines deleted...]
-      <c r="A3" s="6" t="s">
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="58"/>
+    </row>
+    <row r="3" spans="1:4" s="38" customFormat="1" ht="36" x14ac:dyDescent="0.25">
+      <c r="A3" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="B3" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="8" t="s">
+      <c r="C3" s="52" t="s">
+        <v>45</v>
+      </c>
+      <c r="D3" s="50" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="37">
+        <v>1</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C4" s="19">
+        <v>43525</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="37">
+        <v>2</v>
+      </c>
+      <c r="B5" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" s="20" t="s">
+        <v>69</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="37">
+        <v>3</v>
+      </c>
+      <c r="B6" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="C6" s="40" t="s">
+        <v>70</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="37">
+        <v>4</v>
+      </c>
+      <c r="B7" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="C7" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="D7" s="41" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="3">
+        <v>5</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C8" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="3">
+        <v>6</v>
+      </c>
+      <c r="B9" s="18" t="s">
+        <v>42</v>
+      </c>
+      <c r="C9" s="8" t="s">
         <v>66</v>
       </c>
-      <c r="D3" s="6" t="s">
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="37">
+        <v>7</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="D10" s="2"/>
+    </row>
+    <row r="11" spans="1:4" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="37">
+        <v>8</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="D11" s="5"/>
+    </row>
+    <row r="12" spans="1:4" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="37">
+        <v>9</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C12" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="D12" s="2"/>
+    </row>
+    <row r="13" spans="1:4" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="37">
+        <v>10</v>
+      </c>
+      <c r="B13" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="C13" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="D13" s="1"/>
+    </row>
+    <row r="14" spans="1:4" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="37">
+        <v>11</v>
+      </c>
+      <c r="B14" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C14" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="D14" s="1"/>
+    </row>
+    <row r="15" spans="1:4" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="37">
+        <v>12</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C15" s="13">
+        <v>44124</v>
+      </c>
+      <c r="D15" s="2"/>
+    </row>
+    <row r="16" spans="1:4" s="38" customFormat="1" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="56" t="s">
+        <v>85</v>
+      </c>
+      <c r="B16" s="57"/>
+      <c r="C16" s="57"/>
+      <c r="D16" s="58"/>
+    </row>
+    <row r="17" spans="1:4" s="38" customFormat="1" ht="36" x14ac:dyDescent="0.25">
+      <c r="A17" s="50" t="s">
+        <v>2</v>
+      </c>
+      <c r="B17" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="C17" s="52" t="s">
+        <v>45</v>
+      </c>
+      <c r="D17" s="50" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:4" ht="18" x14ac:dyDescent="0.35">
-      <c r="A4" s="9">
+    <row r="18" spans="1:4" s="43" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="3">
         <v>1</v>
       </c>
-      <c r="B4" s="10" t="s">
+      <c r="B18" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="D18" s="5"/>
+    </row>
+    <row r="19" spans="1:4" s="43" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="37">
+        <v>2</v>
+      </c>
+      <c r="B19" s="31" t="s">
+        <v>36</v>
+      </c>
+      <c r="C19" s="13">
+        <v>44022</v>
+      </c>
+      <c r="D19" s="2"/>
+    </row>
+    <row r="20" spans="1:4" s="43" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="3">
+        <v>3</v>
+      </c>
+      <c r="B20" s="31" t="s">
+        <v>37</v>
+      </c>
+      <c r="C20" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="D20" s="2"/>
+    </row>
+    <row r="21" spans="1:4" s="43" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="37">
+        <v>4</v>
+      </c>
+      <c r="B21" s="31" t="s">
+        <v>38</v>
+      </c>
+      <c r="C21" s="10">
+        <v>44099</v>
+      </c>
+      <c r="D21" s="2"/>
+    </row>
+    <row r="22" spans="1:4" s="43" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="3">
+        <v>5</v>
+      </c>
+      <c r="B22" s="31" t="s">
+        <v>39</v>
+      </c>
+      <c r="C22" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="D22" s="2"/>
+    </row>
+    <row r="23" spans="1:4" s="43" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="3">
         <v>6</v>
       </c>
-      <c r="C4" s="60" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="61" t="s">
+      <c r="B23" s="32" t="s">
+        <v>57</v>
+      </c>
+      <c r="C23" s="17" t="s">
+        <v>58</v>
+      </c>
+      <c r="D23" s="42"/>
+    </row>
+    <row r="24" spans="1:4" s="43" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="37">
+        <v>7</v>
+      </c>
+      <c r="B24" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="C24" s="33" t="s">
+        <v>87</v>
+      </c>
+      <c r="D24" s="42"/>
+    </row>
+    <row r="25" spans="1:4" s="43" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="3">
+        <v>8</v>
+      </c>
+      <c r="B25" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C25" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="D25" s="1"/>
+    </row>
+    <row r="26" spans="1:4" s="43" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="37">
+        <v>9</v>
+      </c>
+      <c r="B26" s="32" t="s">
+        <v>62</v>
+      </c>
+      <c r="C26" s="17" t="s">
+        <v>63</v>
+      </c>
+      <c r="D26" s="42"/>
+    </row>
+    <row r="27" spans="1:4" s="43" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="3">
+        <v>10</v>
+      </c>
+      <c r="B27" s="31" t="s">
+        <v>88</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="D27" s="5"/>
+    </row>
+    <row r="28" spans="1:4" s="38" customFormat="1" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="60" t="s">
+        <v>90</v>
+      </c>
+      <c r="B28" s="61"/>
+      <c r="C28" s="61"/>
+      <c r="D28" s="62"/>
+    </row>
+    <row r="29" spans="1:4" s="38" customFormat="1" ht="36" x14ac:dyDescent="0.25">
+      <c r="A29" s="50" t="s">
+        <v>2</v>
+      </c>
+      <c r="B29" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="C29" s="52" t="s">
+        <v>59</v>
+      </c>
+      <c r="D29" s="50" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="3">
+        <v>1</v>
+      </c>
+      <c r="B30" s="14" t="s">
+        <v>91</v>
+      </c>
+      <c r="C30" s="44">
+        <v>44545</v>
+      </c>
+      <c r="D30" s="5"/>
+    </row>
+    <row r="31" spans="1:4" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="3">
+        <v>2</v>
+      </c>
+      <c r="B31" s="14" t="s">
+        <v>92</v>
+      </c>
+      <c r="C31" s="44" t="s">
+        <v>93</v>
+      </c>
+      <c r="D31" s="2"/>
+    </row>
+    <row r="32" spans="1:4" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="3">
+        <v>3</v>
+      </c>
+      <c r="B32" s="14" t="s">
+        <v>94</v>
+      </c>
+      <c r="C32" s="44" t="s">
+        <v>95</v>
+      </c>
+      <c r="D32" s="2"/>
+    </row>
+    <row r="33" spans="1:4" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="37">
+        <v>4</v>
+      </c>
+      <c r="B33" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="C33" s="44" t="s">
+        <v>97</v>
+      </c>
+      <c r="D33" s="2"/>
+    </row>
+    <row r="34" spans="1:4" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="37">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="11">
+      <c r="B34" s="14" t="s">
+        <v>98</v>
+      </c>
+      <c r="C34" s="44" t="s">
+        <v>99</v>
+      </c>
+      <c r="D34" s="45"/>
+    </row>
+    <row r="35" spans="1:4" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="3">
+        <v>6</v>
+      </c>
+      <c r="B35" s="14" t="s">
+        <v>100</v>
+      </c>
+      <c r="C35" s="44" t="s">
+        <v>101</v>
+      </c>
+      <c r="D35" s="34"/>
+    </row>
+    <row r="36" spans="1:4" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="3">
+        <v>7</v>
+      </c>
+      <c r="B36" s="14" t="s">
+        <v>102</v>
+      </c>
+      <c r="C36" s="44">
+        <v>44421</v>
+      </c>
+      <c r="D36" s="46"/>
+    </row>
+    <row r="37" spans="1:4" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="3">
+        <v>8</v>
+      </c>
+      <c r="B37" s="14" t="s">
+        <v>103</v>
+      </c>
+      <c r="C37" s="44">
+        <v>44269</v>
+      </c>
+      <c r="D37" s="2"/>
+    </row>
+    <row r="38" spans="1:4" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="37">
+        <v>9</v>
+      </c>
+      <c r="B38" s="14" t="s">
+        <v>104</v>
+      </c>
+      <c r="C38" s="44">
+        <v>44411</v>
+      </c>
+      <c r="D38" s="34"/>
+    </row>
+    <row r="39" spans="1:4" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="37">
+        <v>10</v>
+      </c>
+      <c r="B39" s="47" t="s">
+        <v>105</v>
+      </c>
+      <c r="C39" s="44" t="s">
+        <v>106</v>
+      </c>
+      <c r="D39" s="2"/>
+    </row>
+    <row r="40" spans="1:4" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="3">
+        <v>11</v>
+      </c>
+      <c r="B40" s="14" t="s">
+        <v>107</v>
+      </c>
+      <c r="C40" s="44" t="s">
+        <v>108</v>
+      </c>
+      <c r="D40" s="34"/>
+    </row>
+    <row r="41" spans="1:4" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="3">
+        <v>12</v>
+      </c>
+      <c r="B41" s="14" t="s">
+        <v>109</v>
+      </c>
+      <c r="C41" s="44" t="s">
+        <v>110</v>
+      </c>
+      <c r="D41" s="34"/>
+    </row>
+    <row r="42" spans="1:4" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="3">
+        <v>13</v>
+      </c>
+      <c r="B42" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="C42" s="44" t="s">
+        <v>56</v>
+      </c>
+      <c r="D42" s="48"/>
+    </row>
+    <row r="43" spans="1:4" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="37">
+        <v>14</v>
+      </c>
+      <c r="B43" s="14" t="s">
+        <v>111</v>
+      </c>
+      <c r="C43" s="44" t="s">
+        <v>112</v>
+      </c>
+      <c r="D43" s="34"/>
+    </row>
+    <row r="44" spans="1:4" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="37">
+        <v>15</v>
+      </c>
+      <c r="B44" s="14" t="s">
+        <v>113</v>
+      </c>
+      <c r="C44" s="49" t="s">
+        <v>114</v>
+      </c>
+      <c r="D44" s="34"/>
+    </row>
+    <row r="45" spans="1:4" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="3">
+        <v>16</v>
+      </c>
+      <c r="B45" s="14" t="s">
+        <v>115</v>
+      </c>
+      <c r="C45" s="44" t="s">
+        <v>116</v>
+      </c>
+      <c r="D45" s="34"/>
+    </row>
+    <row r="46" spans="1:4" s="38" customFormat="1" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="53" t="s">
+        <v>117</v>
+      </c>
+      <c r="B46" s="54"/>
+      <c r="C46" s="54"/>
+      <c r="D46" s="55"/>
+    </row>
+    <row r="47" spans="1:4" s="38" customFormat="1" ht="36" x14ac:dyDescent="0.25">
+      <c r="A47" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="12">
+      <c r="B47" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="C47" s="52" t="s">
+        <v>59</v>
+      </c>
+      <c r="D47" s="50" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A48" s="37">
+        <v>1</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C48" s="7">
+        <v>43708</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A49" s="37">
+        <v>2</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C49" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="37">
+        <v>3</v>
+      </c>
+      <c r="B50" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C50" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="3">
+        <v>4</v>
+      </c>
+      <c r="B51" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C51" s="7">
         <v>43518</v>
-      </c>
-[...580 lines deleted...]
-        <v>102</v>
       </c>
       <c r="D51" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="52" spans="1:4" ht="18" x14ac:dyDescent="0.35">
-      <c r="A52" s="9">
+    <row r="52" spans="1:4" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A52" s="37">
+        <v>5</v>
+      </c>
+      <c r="B52" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="C52" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A53" s="37">
+        <v>6</v>
+      </c>
+      <c r="B53" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="C53" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="D53" s="27" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A54" s="37">
+        <v>7</v>
+      </c>
+      <c r="B54" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="C54" s="28">
+        <v>43475</v>
+      </c>
+      <c r="D54" s="48" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A55" s="3">
+        <v>8</v>
+      </c>
+      <c r="B55" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" s="12">
+        <v>43991</v>
+      </c>
+      <c r="D55" s="26" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A56" s="37">
+        <v>9</v>
+      </c>
+      <c r="B56" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="C56" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A57" s="37">
         <v>10</v>
       </c>
-      <c r="B52" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D52" s="34" t="s">
+      <c r="B57" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="C57" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="D57" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A58" s="37">
         <v>11</v>
       </c>
-    </row>
-[...37 lines deleted...]
-      <c r="A56" s="6" t="s">
+      <c r="B58" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="C58" s="12" t="s">
+        <v>121</v>
+      </c>
+      <c r="D58" s="26" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" s="38" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="56" t="s">
+        <v>21</v>
+      </c>
+      <c r="B59" s="57"/>
+      <c r="C59" s="57"/>
+      <c r="D59" s="58"/>
+    </row>
+    <row r="60" spans="1:4" s="38" customFormat="1" ht="36" x14ac:dyDescent="0.25">
+      <c r="A60" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="B56" s="7" t="s">
+      <c r="B60" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="C56" s="8" t="s">
-[...2 lines deleted...]
-      <c r="D56" s="6" t="s">
+      <c r="C60" s="52" t="s">
+        <v>45</v>
+      </c>
+      <c r="D60" s="50" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="57" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A57" s="9">
+    <row r="61" spans="1:4" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A61" s="37">
         <v>1</v>
       </c>
-      <c r="B57" s="23" t="s">
-[...2 lines deleted...]
-      <c r="C57" s="40">
+      <c r="B61" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C61" s="15">
         <v>41981</v>
       </c>
-      <c r="D57" s="32" t="s">
-[...4 lines deleted...]
-      <c r="A58" s="11">
+      <c r="D61" s="1" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A62" s="3">
         <v>2</v>
       </c>
-      <c r="B58" s="41" t="s">
-[...10 lines deleted...]
-      <c r="A59" s="9">
+      <c r="B62" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C62" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A63" s="37">
         <v>3</v>
       </c>
-      <c r="B59" s="23" t="s">
-[...10 lines deleted...]
-      <c r="A60" s="9">
+      <c r="B63" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C63" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A64" s="37">
         <v>4</v>
       </c>
-      <c r="B60" s="23" t="s">
-[...10 lines deleted...]
-      <c r="A61" s="9">
+      <c r="B64" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C64" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A65" s="37">
         <v>5</v>
       </c>
-      <c r="B61" s="2" t="s">
-[...10 lines deleted...]
-      <c r="A62" s="11">
+      <c r="B65" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="C65" s="63" t="s">
+        <v>80</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A66" s="3">
         <v>6</v>
       </c>
-      <c r="B62" s="15" t="s">
-[...10 lines deleted...]
-      <c r="A63" s="9">
+      <c r="B66" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="C66" s="22">
+        <v>42485</v>
+      </c>
+      <c r="D66" s="11" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="37">
         <v>7</v>
       </c>
-      <c r="B63" s="2" t="s">
-[...10 lines deleted...]
-      <c r="A64" s="11">
+      <c r="B67" s="18" t="s">
+        <v>44</v>
+      </c>
+      <c r="C67" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="D67" s="23" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A68" s="37">
         <v>8</v>
       </c>
-      <c r="B64" s="43" t="s">
-[...10 lines deleted...]
-      <c r="A65" s="9">
+      <c r="B68" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="C68" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="D68" s="11" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A69" s="37">
         <v>9</v>
       </c>
-      <c r="B65" s="23" t="s">
-[...10 lines deleted...]
-      <c r="A66" s="9">
+      <c r="B69" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C69" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="D69" s="11" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" s="38" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A70" s="3">
         <v>10</v>
       </c>
-      <c r="B66" s="35" t="s">
-[...41 lines deleted...]
-      <c r="D70" s="65"/>
+      <c r="B70" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="C70" s="25" t="s">
+        <v>83</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A71" s="35"/>
+      <c r="B71" s="36"/>
+      <c r="C71" s="36"/>
+      <c r="D71" s="36"/>
+    </row>
+    <row r="72" spans="1:4" ht="33.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A72" s="64"/>
+      <c r="B72" s="65"/>
+      <c r="C72" s="66" t="s">
+        <v>122</v>
+      </c>
+      <c r="D72" s="65"/>
     </row>
   </sheetData>
-  <mergeCells count="7">
+  <mergeCells count="6">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
-    <mergeCell ref="A13:D13"/>
-[...3 lines deleted...]
-    <mergeCell ref="C70:D70"/>
+    <mergeCell ref="A16:D16"/>
+    <mergeCell ref="A28:D28"/>
+    <mergeCell ref="A46:D46"/>
+    <mergeCell ref="A59:D59"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>