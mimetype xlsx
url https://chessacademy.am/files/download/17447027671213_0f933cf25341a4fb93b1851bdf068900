--- v0 (2026-05-20)
+++ v1 (2026-07-04)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="22260" windowHeight="12645"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="54">
   <si>
     <t>N</t>
   </si>
   <si>
     <t>Ազգանուն, Անուն, Հայրանուն</t>
   </si>
   <si>
     <t>Ծննդյան թիվ</t>
   </si>
   <si>
     <t>1-ին</t>
   </si>
   <si>
     <t>2-րդ</t>
   </si>
   <si>
     <t>3-րդ</t>
   </si>
   <si>
     <t>Մարզիչ՝ Հայկ Խաչիկյան  հեռ. 099-11-80-05</t>
   </si>
   <si>
     <t>Երկուշաբթի՝ 15:00-16:00 
 Չորեքշաբթի՝ 15:00-16:00
 Ուրբաթ՝ 15:00-16:00</t>
@@ -109,126 +109,135 @@
   <si>
     <t>Դարմանջյան Հակոբ Ներսեսի</t>
   </si>
   <si>
     <t>24.08.2013</t>
   </si>
   <si>
     <t>Ալեքսանյան Պարգև Վարդանի</t>
   </si>
   <si>
     <t>24.11.2014</t>
   </si>
   <si>
     <t>Մելքոնյան Արթուր Վոլոդյայի</t>
   </si>
   <si>
     <t>05․12․2015</t>
   </si>
   <si>
     <t>Սայադյան Աննա Մանվելի</t>
   </si>
   <si>
     <t>16․04․2014</t>
   </si>
   <si>
-    <t>Հակոբյան Անրի Կարենի</t>
-[...1 lines deleted...]
-  <si>
     <t>Սահակյան Մարկ Դավիթի</t>
   </si>
   <si>
     <t>15.04.2016</t>
   </si>
   <si>
     <t>Երկուշաբթի՝ 18:00-19:30 
 Չորեքշաբթի՝ 18:00-19:30
 Ուրբաթ՝ 18:00-19:30</t>
   </si>
   <si>
     <t>Անուն, ազգանուն, հայրանուն</t>
   </si>
   <si>
     <t>Ալավերդյան Արսեն Վաղարշակի</t>
   </si>
   <si>
     <t>29.06.2016</t>
   </si>
   <si>
     <t>Մադանցյան Տաթև Արգիշտիի</t>
   </si>
   <si>
     <t>30.12.2017</t>
   </si>
   <si>
-    <t>Կարապետյան Սլավա Միխաիլի</t>
-[...13 lines deleted...]
-  <si>
     <t>Մարջանյան Մարկ Հայկի</t>
   </si>
   <si>
     <t>Ղարագեբակյան Դիանա Դավիթի</t>
   </si>
   <si>
     <t>Մաչանյան Արշակ Սամվելի</t>
   </si>
   <si>
-    <t>26.12.2016</t>
-[...1 lines deleted...]
-  <si>
     <t>19.02.2017</t>
   </si>
   <si>
     <t>13.05.2017</t>
   </si>
   <si>
-    <t>1-ին /1922</t>
-[...2 lines deleted...]
-    <t>Թարմացված է՝ 22.01.2026</t>
+    <t>Հովսեփյան Միքայել Անդրանիկի</t>
+  </si>
+  <si>
+    <t>18.01.2019</t>
+  </si>
+  <si>
+    <t>Ավետիսյան Տաթև Նորայրի</t>
+  </si>
+  <si>
+    <t>Ուռումյան Սերգեյ Ալեքսանդրի</t>
+  </si>
+  <si>
+    <t>12.03.2020</t>
+  </si>
+  <si>
+    <t>Նշանյան Համբարձում Նշանի</t>
+  </si>
+  <si>
+    <t>30.01.2018</t>
+  </si>
+  <si>
+    <t>Հարությունյան Տիգրան Ավետիքի</t>
+  </si>
+  <si>
+    <t>30.03.2017</t>
+  </si>
+  <si>
+    <t>Ղազարյան Սոնա Վարդանի</t>
+  </si>
+  <si>
+    <t>26.05.2015</t>
+  </si>
+  <si>
+    <t>Թարմացված է՝ 05.06.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd\.mm\.yyyy"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Sylfaen"/>
@@ -251,50 +260,56 @@
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="4" tint="-0.499984740745262"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="GHEA Grapalat"/>
       <family val="3"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Sylfaen"/>
+      <family val="1"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -331,158 +346,173 @@
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
-[...1 lines deleted...]
-    <xf numFmtId="14" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...8 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -729,446 +759,479 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D33"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A16" workbookViewId="0">
-      <selection activeCell="E31" sqref="E31"/>
+    <sheetView tabSelected="1" topLeftCell="A19" workbookViewId="0">
+      <selection activeCell="D30" sqref="D30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="42" customWidth="1"/>
     <col min="3" max="3" width="16.42578125" customWidth="1"/>
-    <col min="4" max="4" width="15.42578125" customWidth="1"/>
+    <col min="4" max="4" width="14.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="34" t="s">
+      <c r="A1" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="B1" s="35"/>
-[...1 lines deleted...]
-      <c r="D1" s="36"/>
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="27"/>
     </row>
     <row r="2" spans="1:4" ht="57" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="37" t="s">
+      <c r="A2" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="38"/>
-[...1 lines deleted...]
-      <c r="D2" s="39"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="30"/>
     </row>
     <row r="3" spans="1:4" ht="30" x14ac:dyDescent="0.25">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="5" t="s">
+      <c r="B3" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="11">
+      <c r="A4" s="7">
         <v>1</v>
       </c>
-      <c r="B4" s="12" t="s">
+      <c r="B4" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="C4" s="13">
+      <c r="C4" s="9">
         <v>43519</v>
       </c>
-      <c r="D4" s="14" t="s">
+      <c r="D4" s="10" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="11">
+      <c r="A5" s="7">
         <v>2</v>
       </c>
-      <c r="B5" s="12" t="s">
+      <c r="B5" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="C5" s="13">
+      <c r="C5" s="9">
         <v>43710</v>
       </c>
-      <c r="D5" s="14" t="s">
+      <c r="D5" s="10" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="11">
+      <c r="A6" s="7">
         <v>3</v>
       </c>
-      <c r="B6" s="12" t="s">
+      <c r="B6" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="C6" s="13">
+      <c r="C6" s="9">
         <v>43495</v>
       </c>
-      <c r="D6" s="14" t="s">
+      <c r="D6" s="10" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="11">
+      <c r="A7" s="7">
         <v>4</v>
       </c>
-      <c r="B7" s="12" t="s">
-[...5 lines deleted...]
-      <c r="D7" s="14" t="s">
+      <c r="B7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="31">
         <v>5</v>
       </c>
-    </row>
-[...11 lines deleted...]
-        <v>5</v>
+      <c r="B8" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="C8" s="32" t="s">
+        <v>43</v>
+      </c>
+      <c r="D8" s="10" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="11">
+      <c r="A9" s="33">
         <v>6</v>
       </c>
-      <c r="B9" s="12" t="s">
-[...10 lines deleted...]
-      <c r="A10" s="37" t="s">
+      <c r="B9" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="C9" s="9">
+        <v>43813</v>
+      </c>
+      <c r="D9" s="34"/>
+    </row>
+    <row r="10" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="33">
+        <v>7</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="C10" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="D10" s="35"/>
+    </row>
+    <row r="11" spans="1:4" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="B10" s="38"/>
-[...4 lines deleted...]
-      <c r="A11" s="5" t="s">
+      <c r="B11" s="29"/>
+      <c r="C11" s="29"/>
+      <c r="D11" s="30"/>
+    </row>
+    <row r="12" spans="1:4" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B11" s="5" t="s">
+      <c r="B12" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C11" s="2" t="s">
+      <c r="C12" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="2" t="s">
+      <c r="D12" s="2" t="s">
         <v>8</v>
-      </c>
-[...12 lines deleted...]
-        <v>2101</v>
       </c>
     </row>
     <row r="13" spans="1:4" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="1">
-        <v>2</v>
-[...8 lines deleted...]
-        <v>2048</v>
+        <v>1</v>
+      </c>
+      <c r="B13" s="36" t="s">
+        <v>19</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="D13" s="5">
+        <v>2090</v>
       </c>
     </row>
     <row r="14" spans="1:4" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="1">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>1986</v>
+        <v>2</v>
+      </c>
+      <c r="B14" s="36" t="s">
+        <v>21</v>
+      </c>
+      <c r="C14" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="D14" s="5">
+        <v>2077</v>
       </c>
     </row>
     <row r="15" spans="1:4" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="1">
-        <v>4</v>
-[...8 lines deleted...]
-        <v>1943</v>
+        <v>3</v>
+      </c>
+      <c r="B15" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="C15" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="D15" s="5">
+        <v>2015</v>
       </c>
     </row>
     <row r="16" spans="1:4" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="1">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>4</v>
+      </c>
+      <c r="B16" s="36" t="s">
+        <v>25</v>
       </c>
       <c r="C16" s="12" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>26</v>
+      </c>
+      <c r="D16" s="5">
+        <v>1959</v>
       </c>
     </row>
     <row r="17" spans="1:4" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="1">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>4</v>
+        <v>5</v>
+      </c>
+      <c r="B17" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="D17" s="5">
+        <v>1985</v>
       </c>
     </row>
     <row r="18" spans="1:4" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="1">
+        <v>6</v>
+      </c>
+      <c r="B18" s="36" t="s">
+        <v>47</v>
+      </c>
+      <c r="C18" s="37" t="s">
+        <v>48</v>
+      </c>
+      <c r="D18" s="5">
+        <v>1990</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="1">
         <v>7</v>
       </c>
-      <c r="B18" s="12" t="s">
-[...5 lines deleted...]
-      <c r="D18" s="8" t="s">
+      <c r="B19" s="36" t="s">
         <v>49</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      <c r="D20" s="2" t="s">
+      <c r="C19" s="38" t="s">
+        <v>50</v>
+      </c>
+      <c r="D19" s="5">
+        <v>1996</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="21.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="1">
         <v>8</v>
+      </c>
+      <c r="B20" s="36" t="s">
+        <v>51</v>
+      </c>
+      <c r="C20" s="39" t="s">
+        <v>52</v>
+      </c>
+      <c r="D20" s="5">
+        <v>1990</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="1">
-        <v>1</v>
-[...12 lines deleted...]
-      <c r="A22" s="1">
+        <v>9</v>
+      </c>
+      <c r="B21" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="C21" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="D21" s="5">
+        <v>1903</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="B22" s="29"/>
+      <c r="C22" s="29"/>
+      <c r="D22" s="30"/>
+    </row>
+    <row r="23" spans="1:4" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B23" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C23" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="21" t="s">
-[...20 lines deleted...]
-        <v>40</v>
+      <c r="D23" s="2" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="1">
-        <v>4</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>1</v>
+      </c>
+      <c r="B24" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="C24" s="15" t="s">
+        <v>34</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="1">
-        <v>5</v>
-[...8 lines deleted...]
-        <v>5</v>
+        <v>2</v>
+      </c>
+      <c r="B25" s="41" t="s">
+        <v>35</v>
+      </c>
+      <c r="C25" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>4</v>
       </c>
     </row>
     <row r="26" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="1">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>5</v>
+        <v>3</v>
+      </c>
+      <c r="B26" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="C26" s="17" t="s">
+        <v>40</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>4</v>
       </c>
     </row>
     <row r="27" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="1">
+        <v>4</v>
+      </c>
+      <c r="B27" s="36" t="s">
+        <v>38</v>
+      </c>
+      <c r="C27" s="18" t="s">
+        <v>41</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="1">
+        <v>5</v>
+      </c>
+      <c r="B28" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="C28" s="20">
+        <v>42797</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="7">
+        <v>6</v>
+      </c>
+      <c r="B29" s="36" t="s">
+        <v>12</v>
+      </c>
+      <c r="C29" s="20">
+        <v>43468</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="7">
         <v>7</v>
       </c>
-      <c r="B27" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D27" s="7" t="s">
+      <c r="B30" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="C30" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="D30" s="1" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="28" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.35">
-[...21 lines deleted...]
-      <c r="C33" s="33"/>
+    <row r="31" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A31" s="42"/>
+      <c r="B31" s="43"/>
+      <c r="C31" s="44"/>
+      <c r="D31" s="45"/>
+    </row>
+    <row r="32" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A32" s="21"/>
+      <c r="B32" s="22"/>
+      <c r="C32" s="23"/>
+      <c r="D32" s="23"/>
+    </row>
+    <row r="33" spans="2:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="B33" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="C33" s="24"/>
+      <c r="D33" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="B33:C33"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
-    <mergeCell ref="A10:D10"/>
-    <mergeCell ref="A19:D19"/>
+    <mergeCell ref="A11:D11"/>
+    <mergeCell ref="A22:D22"/>
+    <mergeCell ref="B33:D33"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>