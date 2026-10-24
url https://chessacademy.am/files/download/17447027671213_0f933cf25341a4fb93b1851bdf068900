--- v1 (2026-07-04)
+++ v2 (2026-10-24)
@@ -16,143 +16,119 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="22260" windowHeight="12645"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="52">
   <si>
     <t>N</t>
   </si>
   <si>
     <t>Ազգանուն, Անուն, Հայրանուն</t>
   </si>
   <si>
     <t>Ծննդյան թիվ</t>
-  </si>
-[...1 lines deleted...]
-    <t>1-ին</t>
   </si>
   <si>
     <t>2-րդ</t>
   </si>
   <si>
     <t>3-րդ</t>
   </si>
   <si>
     <t>Մարզիչ՝ Հայկ Խաչիկյան  հեռ. 099-11-80-05</t>
   </si>
   <si>
     <t>Երկուշաբթի՝ 15:00-16:00 
 Չորեքշաբթի՝ 15:00-16:00
 Ուրբաթ՝ 15:00-16:00</t>
   </si>
   <si>
     <t>Կարգ/             վարկանիշ</t>
   </si>
   <si>
     <t>Հովհաննիսյան Նարեկ Արմենի</t>
   </si>
   <si>
-    <t>Ավետիսյան Անի Գագիկի</t>
-[...1 lines deleted...]
-  <si>
     <t>Խաչատրյան Գևորգ Մարտինի</t>
   </si>
   <si>
     <t>Հայրապետյան Գարիկ Ներսեսի</t>
   </si>
   <si>
     <t>4-րդ</t>
   </si>
   <si>
     <t>Ղազարյան Ռուզաննա Գոռի</t>
   </si>
   <si>
     <t>10.07.2019</t>
   </si>
   <si>
     <t>Ավետիսյան Լևոն Վարդանի</t>
   </si>
   <si>
     <t>07․09․2019</t>
   </si>
   <si>
     <t>Երկուշաբթի՝ 16:00-18:00 
 Չորեքշաբթի՝ 16:00-18:00
 Ուրբաթ՝ 16:00-18:00</t>
   </si>
   <si>
     <t>Պետրոսյան Հրանտ Համլետի</t>
   </si>
   <si>
     <t>04.02.2013</t>
   </si>
   <si>
     <t>Դարմանջյան Հակոբ Ներսեսի</t>
   </si>
   <si>
     <t>24.08.2013</t>
   </si>
   <si>
-    <t>Ալեքսանյան Պարգև Վարդանի</t>
-[...16 lines deleted...]
-  <si>
     <t>Սահակյան Մարկ Դավիթի</t>
   </si>
   <si>
     <t>15.04.2016</t>
   </si>
   <si>
     <t>Երկուշաբթի՝ 18:00-19:30 
 Չորեքշաբթի՝ 18:00-19:30
 Ուրբաթ՝ 18:00-19:30</t>
   </si>
   <si>
     <t>Անուն, ազգանուն, հայրանուն</t>
   </si>
   <si>
     <t>Ալավերդյան Արսեն Վաղարշակի</t>
   </si>
   <si>
     <t>29.06.2016</t>
   </si>
   <si>
     <t>Մադանցյան Տաթև Արգիշտիի</t>
   </si>
   <si>
     <t>30.12.2017</t>
   </si>
@@ -183,131 +159,115 @@
   <si>
     <t>Ուռումյան Սերգեյ Ալեքսանդրի</t>
   </si>
   <si>
     <t>12.03.2020</t>
   </si>
   <si>
     <t>Նշանյան Համբարձում Նշանի</t>
   </si>
   <si>
     <t>30.01.2018</t>
   </si>
   <si>
     <t>Հարությունյան Տիգրան Ավետիքի</t>
   </si>
   <si>
     <t>30.03.2017</t>
   </si>
   <si>
     <t>Ղազարյան Սոնա Վարդանի</t>
   </si>
   <si>
     <t>26.05.2015</t>
   </si>
   <si>
-    <t>Թարմացված է՝ 05.06.2026</t>
+    <t>Մխոյան Գագիկ Խաչատուրի</t>
+  </si>
+  <si>
+    <t>26․04․2019</t>
+  </si>
+  <si>
+    <t>Հայրապետյան Զավեն Ներսեսի</t>
+  </si>
+  <si>
+    <t>01.05.2020</t>
+  </si>
+  <si>
+    <t>Հովհաննիսյան Էդմոն Ալիկի</t>
+  </si>
+  <si>
+    <t>04.07.2017</t>
+  </si>
+  <si>
+    <t>Թարմացված է՝ 10.09.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd\.mm\.yyyy"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="12"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...13 lines deleted...]
-    <font>
       <b/>
       <sz val="12"/>
       <color theme="4" tint="-0.499984740745262"/>
-      <name val="Sylfaen"/>
-[...10 lines deleted...]
-      <color theme="1"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -346,172 +306,167 @@
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="14" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...36 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -757,481 +712,464 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D33"/>
+  <dimension ref="A1:D31"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A19" workbookViewId="0">
-      <selection activeCell="D30" sqref="D30"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F37" sqref="F37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="42" customWidth="1"/>
     <col min="3" max="3" width="16.42578125" customWidth="1"/>
-    <col min="4" max="4" width="14.85546875" customWidth="1"/>
+    <col min="4" max="4" width="19.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="25" t="s">
+      <c r="A1" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="B1" s="25"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="26"/>
+    </row>
+    <row r="2" spans="1:4" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="B1" s="26"/>
-[...4 lines deleted...]
-      <c r="A2" s="28" t="s">
+      <c r="B2" s="28"/>
+      <c r="C2" s="28"/>
+      <c r="D2" s="29"/>
+    </row>
+    <row r="3" spans="1:4" ht="36" x14ac:dyDescent="0.25">
+      <c r="A3" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="29"/>
-[...4 lines deleted...]
-      <c r="A3" s="4" t="s">
+    </row>
+    <row r="4" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="36">
+        <v>1</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" s="37">
+        <v>43519</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="36">
+        <v>2</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="C5" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="D5" s="36" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="36">
+        <v>3</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" s="37">
+        <v>43495</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="36">
+        <v>4</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="37" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="36">
+        <v>5</v>
+      </c>
+      <c r="B8" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="C8" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="38">
+        <v>6</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="C9" s="37">
+        <v>43813</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="38">
+        <v>7</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="C10" s="37" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10" s="39"/>
+    </row>
+    <row r="11" spans="1:4" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="28"/>
+      <c r="C11" s="28"/>
+      <c r="D11" s="29"/>
+    </row>
+    <row r="12" spans="1:4" s="2" customFormat="1" ht="36" x14ac:dyDescent="0.25">
+      <c r="A12" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="4" t="s">
+      <c r="B12" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="2" t="s">
+      <c r="C12" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="2" t="s">
-[...86 lines deleted...]
-      <c r="A10" s="33">
+      <c r="D12" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="8" t="s">
-[...29 lines deleted...]
-    <row r="13" spans="1:4" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+    </row>
+    <row r="13" spans="1:4" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="1">
         <v>1</v>
       </c>
-      <c r="B13" s="36" t="s">
-[...9 lines deleted...]
-    <row r="14" spans="1:4" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B13" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" s="3">
+        <v>2105</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="1">
         <v>2</v>
       </c>
-      <c r="B14" s="36" t="s">
-[...9 lines deleted...]
-    <row r="15" spans="1:4" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B14" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D14" s="3">
+        <v>2089</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="1">
         <v>3</v>
       </c>
-      <c r="B15" s="36" t="s">
-[...9 lines deleted...]
-    <row r="16" spans="1:4" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B15" s="17" t="s">
+        <v>39</v>
+      </c>
+      <c r="C15" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15" s="31">
+        <v>1968</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="1">
         <v>4</v>
       </c>
-      <c r="B16" s="36" t="s">
-[...9 lines deleted...]
-    <row r="17" spans="1:4" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B16" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="C16" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="D16" s="32">
+        <v>1981</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="1">
         <v>5</v>
       </c>
-      <c r="B17" s="36" t="s">
-        <v>27</v>
+      <c r="B17" s="17" t="s">
+        <v>43</v>
       </c>
       <c r="C17" s="8" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-    <row r="18" spans="1:4" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+        <v>44</v>
+      </c>
+      <c r="D17" s="3">
+        <v>1974</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="1">
         <v>6</v>
       </c>
-      <c r="B18" s="36" t="s">
-[...10 lines deleted...]
-      <c r="A19" s="1">
+      <c r="B18" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="D18" s="33">
+        <v>1923</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="34">
         <v>7</v>
       </c>
-      <c r="B19" s="36" t="s">
-[...27 lines deleted...]
-      <c r="B21" s="36" t="s">
+      <c r="B19" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="C19" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="D19" s="1">
+        <v>1985</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B20" s="28"/>
+      <c r="C20" s="28"/>
+      <c r="D20" s="29"/>
+    </row>
+    <row r="21" spans="1:4" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="1">
+        <v>1</v>
+      </c>
+      <c r="B22" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="C22" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="1">
+        <v>2</v>
+      </c>
+      <c r="B23" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="C21" s="14" t="s">
+      <c r="C23" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="1">
+        <v>3</v>
+      </c>
+      <c r="B24" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="D21" s="5">
-[...29 lines deleted...]
-      <c r="B24" s="40" t="s">
+      <c r="C24" s="13" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="25" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="1">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>36</v>
+        <v>4</v>
+      </c>
+      <c r="B25" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="C25" s="15">
+        <v>42797</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="1">
-        <v>3</v>
-[...5 lines deleted...]
-        <v>40</v>
+        <v>5</v>
+      </c>
+      <c r="B26" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="C26" s="15">
+        <v>43468</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="27" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.35">
-[...7 lines deleted...]
-        <v>41</v>
+    <row r="27" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="36">
+        <v>6</v>
+      </c>
+      <c r="B27" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C27" s="15" t="s">
+        <v>13</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="28" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="1">
-        <v>5</v>
-[...5 lines deleted...]
-        <v>42797</v>
+        <v>7</v>
+      </c>
+      <c r="B28" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="C28" s="6" t="s">
+        <v>48</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="29" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.35">
-[...25 lines deleted...]
-      </c>
+    <row r="29" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="1">
+        <v>8</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="D29" s="36" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="23"/>
+      <c r="B30" s="22"/>
+      <c r="C30" s="41"/>
+      <c r="D30" s="42"/>
     </row>
     <row r="31" spans="1:4" ht="18" x14ac:dyDescent="0.35">
-      <c r="A31" s="42"/>
-[...15 lines deleted...]
-      <c r="D33" s="24"/>
+      <c r="A31" s="40"/>
+      <c r="B31" s="30" t="s">
+        <v>51</v>
+      </c>
+      <c r="C31" s="30"/>
+      <c r="D31" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A11:D11"/>
-    <mergeCell ref="A22:D22"/>
-    <mergeCell ref="B33:D33"/>
+    <mergeCell ref="A20:D20"/>
+    <mergeCell ref="B31:D31"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>