--- v0 (2026-05-20)
+++ v1 (2026-07-04)
@@ -16,169 +16,145 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="22260" windowHeight="12645"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="86">
   <si>
     <t>N</t>
   </si>
   <si>
     <t>Ազգանուն, Անուն, Հայրանուն</t>
   </si>
   <si>
     <t>Ծննդյան թիվ</t>
-  </si>
-[...1 lines deleted...]
-    <t>Մարզիչ՝ Տիգրան Ազարյան  հեռ. 077-17-18-81</t>
   </si>
   <si>
     <t>Երկուշաբթի՝ 15:00-16:30
 Չորեքշաբթի՝ 15:00-16:30
 Ուրբաթ՝ 15:00-16:30</t>
   </si>
   <si>
     <t>Վարկ./ Միջ.վարկ.</t>
   </si>
   <si>
     <t>Բալոյան Գաբրիելա Արմենի</t>
   </si>
   <si>
     <t>1-ին/1965</t>
   </si>
   <si>
     <t>Օհանյան Մարի Արթուրի</t>
   </si>
   <si>
     <t>12.07.2014</t>
   </si>
   <si>
     <t>1-ին/1958</t>
   </si>
   <si>
     <t>20․03․2014</t>
   </si>
   <si>
     <t>1-ին</t>
   </si>
   <si>
     <t>Հակոբյան Լիլիթ Զորիկի</t>
   </si>
   <si>
     <t>Թորոսյան Լիլի Գագիկի</t>
   </si>
   <si>
     <t>30.03.2014</t>
   </si>
   <si>
     <t>2-րդ</t>
   </si>
   <si>
     <t>Մահեշվարի Վիմլա Սունիլի</t>
   </si>
   <si>
     <t>01.11.2015</t>
   </si>
   <si>
-    <t>Ղազարյան Սոնա Վարդանի</t>
-[...4 lines deleted...]
-  <si>
     <t>Երկուշաբթի՝ 16:30-19:00
 Չորեքշաբթի՝ 16:30-19:00
 Ուրբաթ՝ 16:30-19:00</t>
   </si>
   <si>
-    <t>Հակոբյան Մանե Գոռի</t>
-[...4 lines deleted...]
-  <si>
     <t>Միլիտոնյան Մովսես Կարապետի</t>
   </si>
   <si>
     <t>11․04․2013</t>
   </si>
   <si>
     <t>Բազիկյան Արթուր Վիգենի</t>
   </si>
   <si>
     <t>07․02․2013</t>
   </si>
   <si>
     <t>Դաբաղյան Գոռ Պետրոսի</t>
   </si>
   <si>
     <t>Աղոյան Գևորգ Վահեի</t>
   </si>
   <si>
     <t>05.02.2015</t>
   </si>
   <si>
     <t>Թովմասյան Վահան Նարեկի</t>
   </si>
   <si>
     <t>13․02․2014</t>
   </si>
   <si>
     <t>Երեքշաբթի՝ 17:00-19:00 
 Հինգշաբթի՝ 17:00-19:00
 Շաբաթ՝ 17:00-19:00</t>
   </si>
   <si>
-    <t>Փաշիկյան Ռոբերտ Արմանի</t>
-[...7 lines deleted...]
-  <si>
     <t>Մորյան Արման Արթուրի</t>
   </si>
   <si>
     <t>28.02.2016</t>
   </si>
   <si>
     <t>1-ին/1968</t>
   </si>
   <si>
     <t>Քոչարյան Սառա Արմենի</t>
   </si>
   <si>
     <t>20.03.2015</t>
   </si>
   <si>
     <t>Վարդանյան Վահե Վարդանի</t>
   </si>
   <si>
     <t>13.06.2015</t>
   </si>
   <si>
     <t>1-ին/1992</t>
   </si>
   <si>
     <t>Կայծակյան Ռոբերտ Վահագնի</t>
@@ -242,51 +218,114 @@
   <si>
     <t>3-րդ</t>
   </si>
   <si>
     <t>Ավաքյան Գաբրիելա Վարազդատի</t>
   </si>
   <si>
     <t>Հակոբյան Արիաննա Արայի</t>
   </si>
   <si>
     <t>07.02.2017</t>
   </si>
   <si>
     <t>Սառիկյան  Գայանե Տիգրանի</t>
   </si>
   <si>
     <t>20.03.2019</t>
   </si>
   <si>
     <t>Հայրապետյան Արամ Դավիթի</t>
   </si>
   <si>
     <t>03․05․2017</t>
   </si>
   <si>
-    <t>Թարմացված է՝ 22.01.2026</t>
+    <t>Մարզիչ՝ Տիգրան Ազարյան  հեռ. 077 17 18 81</t>
+  </si>
+  <si>
+    <t>Հակոբյան Անրի Կարենի</t>
+  </si>
+  <si>
+    <t>26.12.2016</t>
+  </si>
+  <si>
+    <t>Արաբյան Մարկ Տիտալի</t>
+  </si>
+  <si>
+    <t>25․04․2018</t>
+  </si>
+  <si>
+    <t>Մովսիսյան Նորայր Դավիթի</t>
+  </si>
+  <si>
+    <t>26.04.2018</t>
+  </si>
+  <si>
+    <t>Հակոբյան Գևորգ Գոռի</t>
+  </si>
+  <si>
+    <t>12.07.2018</t>
+  </si>
+  <si>
+    <t>Խաչատրյան Վահե Ժորայի</t>
+  </si>
+  <si>
+    <t>Դարբինյան Իռեն Արմանի</t>
+  </si>
+  <si>
+    <t>19.09.2018</t>
+  </si>
+  <si>
+    <t>Միքայելյան Ռազմիկ Գևորգի</t>
+  </si>
+  <si>
+    <t>30.05.2018</t>
+  </si>
+  <si>
+    <t>Հովսեփյան Մարկ Վարդանի</t>
+  </si>
+  <si>
+    <t>09.09.2018</t>
+  </si>
+  <si>
+    <t>Նավասարդյան Արսեն Արեգի</t>
+  </si>
+  <si>
+    <t>18.08.2018</t>
+  </si>
+  <si>
+    <t>Ալեքսանյան Դանիել Վաղինակի</t>
+  </si>
+  <si>
+    <t>22.03.2019</t>
+  </si>
+  <si>
+    <t>22.08.2013</t>
+  </si>
+  <si>
+    <t>Թարմացված է՝ 16.05.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd\.mm\.yyyy"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
@@ -304,67 +343,65 @@
     <font>
       <b/>
       <sz val="11"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
-      <sz val="12"/>
-[...5 lines deleted...]
-    <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
-      <color rgb="FF0070C0"/>
+      <color theme="3" tint="0.39997558519241921"/>
+      <name val="Sylfaen"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -416,130 +453,147 @@
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="14" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
-[...36 lines deleted...]
-    <xf numFmtId="14" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -786,577 +840,663 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D40"/>
+  <dimension ref="A1:D47"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A37" workbookViewId="0">
-      <selection activeCell="F49" sqref="F49:F50"/>
+    <sheetView tabSelected="1" topLeftCell="A34" workbookViewId="0">
+      <selection activeCell="H50" sqref="H50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="42" customWidth="1"/>
     <col min="3" max="3" width="16.42578125" customWidth="1"/>
-    <col min="4" max="4" width="19.7109375" customWidth="1"/>
+    <col min="4" max="4" width="18.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>3</v>
+    <row r="1" spans="1:4" ht="18" x14ac:dyDescent="0.25">
+      <c r="A1" s="12" t="s">
+        <v>64</v>
       </c>
       <c r="B1" s="12"/>
       <c r="C1" s="12"/>
-      <c r="D1" s="13"/>
-[...1 lines deleted...]
-    <row r="2" spans="1:4" ht="57" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="D1" s="12"/>
+    </row>
+    <row r="2" spans="1:4" ht="60.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="9" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="2"/>
     </row>
     <row r="3" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      <c r="A4" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A4" s="13">
         <v>1</v>
       </c>
-      <c r="B4" s="18" t="s">
-[...10 lines deleted...]
-      <c r="A5" s="6">
+      <c r="B4" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="C4" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="D4" s="14" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="18" x14ac:dyDescent="0.25">
+      <c r="A5" s="14">
         <v>2</v>
       </c>
-      <c r="B5" s="18" t="s">
-[...9 lines deleted...]
-    <row r="6" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B5" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="C5" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="D5" s="17" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="18" x14ac:dyDescent="0.35">
       <c r="A6" s="1">
         <v>3</v>
       </c>
-      <c r="B6" s="14" t="s">
-[...9 lines deleted...]
-    <row r="7" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B6" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="C6" s="32" t="s">
+        <v>70</v>
+      </c>
+      <c r="D6" s="14" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="18" x14ac:dyDescent="0.35">
       <c r="A7" s="1">
         <v>4</v>
       </c>
-      <c r="B7" s="21" t="s">
-[...9 lines deleted...]
-    <row r="8" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B7" s="16" t="s">
+        <v>71</v>
+      </c>
+      <c r="C7" s="33" t="s">
+        <v>72</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="18" x14ac:dyDescent="0.35">
       <c r="A8" s="1">
         <v>5</v>
       </c>
-      <c r="B8" s="14" t="s">
+      <c r="B8" s="16" t="s">
+        <v>73</v>
+      </c>
+      <c r="C8" s="30">
+        <v>43253</v>
+      </c>
+      <c r="D8" s="6" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="18" x14ac:dyDescent="0.25">
+      <c r="A9" s="14">
+        <v>6</v>
+      </c>
+      <c r="B9" s="16" t="s">
+        <v>74</v>
+      </c>
+      <c r="C9" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="D9" s="17" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A10" s="13">
+        <v>7</v>
+      </c>
+      <c r="B10" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="C10" s="33" t="s">
+        <v>77</v>
+      </c>
+      <c r="D10" s="6" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="18" x14ac:dyDescent="0.25">
+      <c r="A11" s="14">
+        <v>8</v>
+      </c>
+      <c r="B11" s="16" t="s">
+        <v>78</v>
+      </c>
+      <c r="C11" s="33" t="s">
+        <v>79</v>
+      </c>
+      <c r="D11" s="6" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A12" s="1">
+        <v>9</v>
+      </c>
+      <c r="B12" s="16" t="s">
+        <v>80</v>
+      </c>
+      <c r="C12" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="D12" s="6" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="61.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="10"/>
+      <c r="C13" s="10"/>
+      <c r="D13" s="2"/>
+    </row>
+    <row r="14" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A14" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A15" s="1">
+        <v>1</v>
+      </c>
+      <c r="B15" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="C15" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="D15" s="6">
+        <v>2031</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A16" s="1">
+        <v>2</v>
+      </c>
+      <c r="B16" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="C16" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="D16" s="6">
+        <v>2113</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A17" s="1">
+        <v>3</v>
+      </c>
+      <c r="B17" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="C17" s="30">
+        <v>41519</v>
+      </c>
+      <c r="D17" s="6">
+        <v>2071</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A18" s="1">
+        <v>4</v>
+      </c>
+      <c r="B18" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="C18" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="D18" s="6">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A19" s="1">
+        <v>5</v>
+      </c>
+      <c r="B19" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="C19" s="19" t="s">
+        <v>84</v>
+      </c>
+      <c r="D19" s="21" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A20" s="1">
+        <v>6</v>
+      </c>
+      <c r="B20" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="C20" s="29">
+        <v>42685</v>
+      </c>
+      <c r="D20" s="21" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A21" s="1">
+        <v>7</v>
+      </c>
+      <c r="B21" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="D21" s="6" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A22" s="1">
+        <v>8</v>
+      </c>
+      <c r="B22" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="C22" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="D22" s="6">
+        <v>2075</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" s="11"/>
+      <c r="C23" s="11"/>
+      <c r="D23" s="11"/>
+    </row>
+    <row r="24" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A24" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A25" s="1">
+        <v>1</v>
+      </c>
+      <c r="B25" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="C25" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="D25" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A26" s="1">
+        <v>2</v>
+      </c>
+      <c r="B26" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="C26" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D26" s="6" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A27" s="1">
+        <v>3</v>
+      </c>
+      <c r="B27" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="C27" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D27" s="6" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A28" s="1">
+        <v>4</v>
+      </c>
+      <c r="B28" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="C28" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="D28" s="21" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A29" s="1">
+        <v>5</v>
+      </c>
+      <c r="B29" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="C29" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D29" s="21" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A30" s="1">
+        <v>6</v>
+      </c>
+      <c r="B30" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="C30" s="29">
+        <v>41682</v>
+      </c>
+      <c r="D30" s="21" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A31" s="1">
+        <v>7</v>
+      </c>
+      <c r="B31" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="C31" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="D31" s="21" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A32" s="1">
+        <v>8</v>
+      </c>
+      <c r="B32" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="C32" s="30" t="s">
         <v>17</v>
       </c>
-      <c r="C8" s="15" t="s">
-[...7 lines deleted...]
-      <c r="A9" s="6">
+      <c r="D32" s="6" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A33" s="1">
+        <v>9</v>
+      </c>
+      <c r="B33" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="C33" s="24" t="s">
+        <v>55</v>
+      </c>
+      <c r="D33" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A34" s="1">
+        <v>10</v>
+      </c>
+      <c r="B34" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="C34" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="D34" s="21" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="B35" s="11"/>
+      <c r="C35" s="11"/>
+      <c r="D35" s="11"/>
+    </row>
+    <row r="36" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A36" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" ht="18" x14ac:dyDescent="0.25">
+      <c r="A37" s="20">
+        <v>1</v>
+      </c>
+      <c r="B37" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="C37" s="23" t="s">
+        <v>59</v>
+      </c>
+      <c r="D37" s="21" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A38" s="1">
+        <v>2</v>
+      </c>
+      <c r="B38" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="C38" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="D38" s="6" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A39" s="1">
+        <v>3</v>
+      </c>
+      <c r="B39" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="C39" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="D39" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A40" s="1">
+        <v>4</v>
+      </c>
+      <c r="B40" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="C40" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="D40" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A41" s="1">
+        <v>5</v>
+      </c>
+      <c r="B41" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="C41" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="D41" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" ht="18" x14ac:dyDescent="0.25">
+      <c r="A42" s="20">
         <v>6</v>
       </c>
-      <c r="B9" s="21" t="s">
-[...111 lines deleted...]
-      <c r="D17" s="1" t="s">
+      <c r="B42" s="16" t="s">
+        <v>60</v>
+      </c>
+      <c r="C42" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="D42" s="21" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" ht="18" x14ac:dyDescent="0.25">
+      <c r="A43" s="20">
         <v>7</v>
       </c>
-    </row>
-[...244 lines deleted...]
-      <c r="B36" s="21" t="s">
+      <c r="B43" s="16" t="s">
         <v>62</v>
       </c>
-      <c r="C36" s="19" t="s">
+      <c r="C43" s="25" t="s">
         <v>63</v>
       </c>
-      <c r="D36" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A37" s="1">
+      <c r="D43" s="22" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" ht="18" x14ac:dyDescent="0.25">
+      <c r="A44" s="20">
         <v>8</v>
       </c>
-      <c r="B37" s="21" t="s">
-[...25 lines deleted...]
-      <c r="D40" s="27"/>
+      <c r="B44" s="16" t="s">
+        <v>82</v>
+      </c>
+      <c r="C44" s="25" t="s">
+        <v>83</v>
+      </c>
+      <c r="D44" s="22" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="C47" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="D47" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="C40:D40"/>
+    <mergeCell ref="C47:D47"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:C2"/>
-    <mergeCell ref="A10:C10"/>
-[...1 lines deleted...]
-    <mergeCell ref="A28:D28"/>
+    <mergeCell ref="A13:C13"/>
+    <mergeCell ref="A23:D23"/>
+    <mergeCell ref="A35:D35"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>