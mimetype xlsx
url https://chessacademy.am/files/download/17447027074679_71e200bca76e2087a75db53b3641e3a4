--- v1 (2026-07-04)
+++ v2 (2026-10-24)
@@ -16,240 +16,171 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="22260" windowHeight="12645"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="83">
   <si>
     <t>N</t>
   </si>
   <si>
     <t>Ազգանուն, Անուն, Հայրանուն</t>
   </si>
   <si>
     <t>Ծննդյան թիվ</t>
   </si>
   <si>
     <t>Երկուշաբթի՝ 15:00-16:30
 Չորեքշաբթի՝ 15:00-16:30
 Ուրբաթ՝ 15:00-16:30</t>
   </si>
   <si>
     <t>Վարկ./ Միջ.վարկ.</t>
   </si>
   <si>
     <t>Բալոյան Գաբրիելա Արմենի</t>
   </si>
   <si>
-    <t>1-ին/1965</t>
-[...1 lines deleted...]
-  <si>
     <t>Օհանյան Մարի Արթուրի</t>
   </si>
   <si>
     <t>12.07.2014</t>
   </si>
   <si>
-    <t>1-ին/1958</t>
-[...4 lines deleted...]
-  <si>
     <t>1-ին</t>
   </si>
   <si>
     <t>Հակոբյան Լիլիթ Զորիկի</t>
-  </si>
-[...4 lines deleted...]
-    <t>30.03.2014</t>
   </si>
   <si>
     <t>2-րդ</t>
   </si>
   <si>
     <t>Մահեշվարի Վիմլա Սունիլի</t>
   </si>
   <si>
     <t>01.11.2015</t>
   </si>
   <si>
     <t>Երկուշաբթի՝ 16:30-19:00
 Չորեքշաբթի՝ 16:30-19:00
 Ուրբաթ՝ 16:30-19:00</t>
   </si>
   <si>
     <t>Միլիտոնյան Մովսես Կարապետի</t>
   </si>
   <si>
     <t>11․04․2013</t>
   </si>
   <si>
-    <t>Բազիկյան Արթուր Վիգենի</t>
-[...4 lines deleted...]
-  <si>
     <t>Դաբաղյան Գոռ Պետրոսի</t>
-  </si>
-[...4 lines deleted...]
-    <t>05.02.2015</t>
   </si>
   <si>
     <t>Թովմասյան Վահան Նարեկի</t>
   </si>
   <si>
     <t>13․02․2014</t>
   </si>
   <si>
     <t>Երեքշաբթի՝ 17:00-19:00 
 Հինգշաբթի՝ 17:00-19:00
 Շաբաթ՝ 17:00-19:00</t>
   </si>
   <si>
     <t>Մորյան Արման Արթուրի</t>
   </si>
   <si>
     <t>28.02.2016</t>
   </si>
   <si>
-    <t>1-ին/1968</t>
-[...1 lines deleted...]
-  <si>
     <t>Քոչարյան Սառա Արմենի</t>
   </si>
   <si>
     <t>20.03.2015</t>
   </si>
   <si>
-    <t>Վարդանյան Վահե Վարդանի</t>
-[...7 lines deleted...]
-  <si>
     <t>Կայծակյան Ռոբերտ Վահագնի</t>
-  </si>
-[...7 lines deleted...]
-    <t>1-ին/1971</t>
   </si>
   <si>
     <t>Երեքշաբթի՝ 15:00-17:00
 Հինգշաբթի՝ 15:00-17:00
 Շաբաթ՝ 15:00-17:00</t>
   </si>
   <si>
     <t>Գեղամյան Գևորգ Արմանի</t>
   </si>
   <si>
-    <t>1-ին/1996</t>
-[...1 lines deleted...]
-  <si>
     <t>Քոչարյան Առնո Արմենի</t>
   </si>
   <si>
     <t>15.02.2017</t>
   </si>
   <si>
     <t>Խոնդկարյան Ալեքս Արմանի</t>
   </si>
   <si>
     <t>18.01.2017</t>
   </si>
   <si>
     <t>Սարգսյան Նարեկ Գարեգինի</t>
   </si>
   <si>
     <t>07․07․2017</t>
   </si>
   <si>
     <t>Գրիգորյան Տիգրան Վրեժի</t>
   </si>
   <si>
     <t>20.04.2018</t>
   </si>
   <si>
-    <t>20.05.2015</t>
-[...1 lines deleted...]
-  <si>
     <t>15.03.2017</t>
   </si>
   <si>
-    <t>Քալաշյան Նարեկ Վարդանի</t>
-[...4 lines deleted...]
-  <si>
     <t>3-րդ</t>
   </si>
   <si>
-    <t>Ավաքյան Գաբրիելա Վարազդատի</t>
-[...7 lines deleted...]
-  <si>
     <t>Սառիկյան  Գայանե Տիգրանի</t>
   </si>
   <si>
     <t>20.03.2019</t>
   </si>
   <si>
     <t>Հայրապետյան Արամ Դավիթի</t>
   </si>
   <si>
     <t>03․05․2017</t>
   </si>
   <si>
     <t>Մարզիչ՝ Տիգրան Ազարյան  հեռ. 077 17 18 81</t>
   </si>
   <si>
     <t>Հակոբյան Անրի Կարենի</t>
   </si>
   <si>
     <t>26.12.2016</t>
   </si>
   <si>
     <t>Արաբյան Մարկ Տիտալի</t>
   </si>
   <si>
     <t>25․04․2018</t>
@@ -278,130 +209,172 @@
   <si>
     <t>Միքայելյան Ռազմիկ Գևորգի</t>
   </si>
   <si>
     <t>30.05.2018</t>
   </si>
   <si>
     <t>Հովսեփյան Մարկ Վարդանի</t>
   </si>
   <si>
     <t>09.09.2018</t>
   </si>
   <si>
     <t>Նավասարդյան Արսեն Արեգի</t>
   </si>
   <si>
     <t>18.08.2018</t>
   </si>
   <si>
     <t>Ալեքսանյան Դանիել Վաղինակի</t>
   </si>
   <si>
     <t>22.03.2019</t>
   </si>
   <si>
-    <t>22.08.2013</t>
-[...2 lines deleted...]
-    <t>Թարմացված է՝ 16.05.2026</t>
+    <t>Մկրտչյան Դավիթ Արթուրի</t>
+  </si>
+  <si>
+    <t>12.02.2018</t>
+  </si>
+  <si>
+    <t>Վարդանյան Արեն Հովիկի</t>
+  </si>
+  <si>
+    <t>18.02.2018</t>
+  </si>
+  <si>
+    <t>1-ին/ 1978</t>
+  </si>
+  <si>
+    <t>1-ին/1998</t>
+  </si>
+  <si>
+    <t>1-ին/1975</t>
+  </si>
+  <si>
+    <t>1-ին/ 1942</t>
+  </si>
+  <si>
+    <t>1-ին/1894</t>
+  </si>
+  <si>
+    <t>Թևոսյան Ռուբեն Արարատի</t>
+  </si>
+  <si>
+    <t>09․12․2017</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Պողոսյան Դավիթ Արմենի </t>
+  </si>
+  <si>
+    <t>11.11.2017</t>
+  </si>
+  <si>
+    <t>1-ին/1982</t>
+  </si>
+  <si>
+    <t>1-ին / 1976</t>
+  </si>
+  <si>
+    <t>1-ին / 1972</t>
+  </si>
+  <si>
+    <t>1-ին / 1935</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1-ին / </t>
+  </si>
+  <si>
+    <t>Մխիթարյան Միքայել Սամվելի</t>
+  </si>
+  <si>
+    <t>09.06.2017</t>
+  </si>
+  <si>
+    <t>1-ին/1991</t>
+  </si>
+  <si>
+    <t>Թարմացված է՝ 15.09.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd\.mm\.yyyy"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
-      <sz val="11"/>
-[...23 lines deleted...]
-    <font>
       <sz val="12"/>
       <name val="Sylfaen"/>
       <family val="1"/>
-    </font>
-[...5 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="3" tint="0.39997558519241921"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="GHEA Grapalat"/>
+      <family val="3"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -453,149 +426,142 @@
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...8 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...26 lines deleted...]
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...31 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -840,663 +806,630 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D47"/>
+  <dimension ref="A1:D44"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A34" workbookViewId="0">
-      <selection activeCell="H50" sqref="H50"/>
+    <sheetView tabSelected="1" topLeftCell="A25" workbookViewId="0">
+      <selection activeCell="B49" sqref="B49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="42" customWidth="1"/>
     <col min="3" max="3" width="16.42578125" customWidth="1"/>
-    <col min="4" max="4" width="18.7109375" customWidth="1"/>
+    <col min="4" max="4" width="17.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="18" x14ac:dyDescent="0.25">
-      <c r="A1" s="12" t="s">
-[...7 lines deleted...]
-      <c r="A2" s="9" t="s">
+      <c r="A1" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B1" s="9"/>
+      <c r="C1" s="9"/>
+      <c r="D1" s="9"/>
+    </row>
+    <row r="2" spans="1:4" s="23" customFormat="1" ht="60.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="10"/>
-[...4 lines deleted...]
-      <c r="A3" s="3" t="s">
+      <c r="B2" s="11"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="22"/>
+    </row>
+    <row r="3" spans="1:4" s="23" customFormat="1" ht="36" x14ac:dyDescent="0.25">
+      <c r="A3" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="4" t="s">
+      <c r="B3" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="4" t="s">
+      <c r="C3" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="4" t="s">
+      <c r="D3" s="25" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:4" ht="18" x14ac:dyDescent="0.35">
-      <c r="A4" s="13">
+    <row r="4" spans="1:4" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="4">
         <v>1</v>
       </c>
-      <c r="B4" s="16" t="s">
-[...10 lines deleted...]
-      <c r="A5" s="14">
+      <c r="B4" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="C4" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="1">
         <v>2</v>
       </c>
-      <c r="B5" s="16" t="s">
-[...9 lines deleted...]
-    <row r="6" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="B5" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="C5" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="1">
         <v>3</v>
       </c>
-      <c r="B6" s="16" t="s">
+      <c r="B6" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="C6" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="5">
+        <v>4</v>
+      </c>
+      <c r="B7" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="4">
+        <v>5</v>
+      </c>
+      <c r="B8" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="C8" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="1">
+        <v>6</v>
+      </c>
+      <c r="B9" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="C9" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="1">
+        <v>7</v>
+      </c>
+      <c r="B10" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="C10" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="4">
+        <v>8</v>
+      </c>
+      <c r="B11" s="26" t="s">
+        <v>63</v>
+      </c>
+      <c r="C11" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" s="23" customFormat="1" ht="60.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="11"/>
+      <c r="C12" s="11"/>
+      <c r="D12" s="22"/>
+    </row>
+    <row r="13" spans="1:4" s="23" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="B13" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="C13" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="D13" s="25" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="1">
+        <v>1</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="D14" s="1">
+        <v>2157</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="1">
+        <v>2</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="C15" s="17">
+        <v>41519</v>
+      </c>
+      <c r="D15" s="1">
+        <v>2160</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="1">
+        <v>3</v>
+      </c>
+      <c r="B16" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="C16" s="3">
+        <v>41508</v>
+      </c>
+      <c r="D16" s="1">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="1">
+        <v>4</v>
+      </c>
+      <c r="B17" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="C17" s="17">
+        <v>42685</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="1">
+        <v>5</v>
+      </c>
+      <c r="B18" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="C18" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="1">
+        <v>6</v>
+      </c>
+      <c r="B19" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C19" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D19" s="1">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="1">
+        <v>7</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="D20" s="27" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="1">
+        <v>8</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" s="17">
+        <v>41682</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" s="23" customFormat="1" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B22" s="11"/>
+      <c r="C22" s="11"/>
+      <c r="D22" s="20"/>
+    </row>
+    <row r="23" spans="1:4" s="23" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B23" s="28" t="s">
+        <v>1</v>
+      </c>
+      <c r="C23" s="28" t="s">
+        <v>2</v>
+      </c>
+      <c r="D23" s="28" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="1">
+        <v>1</v>
+      </c>
+      <c r="B24" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="C6" s="32" t="s">
+    </row>
+    <row r="25" spans="1:4" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="1">
+        <v>2</v>
+      </c>
+      <c r="B25" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="C25" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="1">
+        <v>3</v>
+      </c>
+      <c r="B26" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="C26" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="1">
+        <v>4</v>
+      </c>
+      <c r="B27" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="C27" s="17">
+        <v>43253</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="5">
+        <v>5</v>
+      </c>
+      <c r="B28" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="C28" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="1">
+        <v>6</v>
+      </c>
+      <c r="B29" s="16" t="s">
         <v>70</v>
       </c>
-      <c r="D6" s="14" t="s">
-[...4 lines deleted...]
-      <c r="A7" s="1">
+      <c r="C29" s="17" t="s">
+        <v>71</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="1">
+        <v>7</v>
+      </c>
+      <c r="B30" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C30" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="5">
+        <v>8</v>
+      </c>
+      <c r="B31" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="C31" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" s="23" customFormat="1" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B32" s="11"/>
+      <c r="C32" s="11"/>
+      <c r="D32" s="20"/>
+    </row>
+    <row r="33" spans="1:4" s="23" customFormat="1" ht="36" x14ac:dyDescent="0.25">
+      <c r="A33" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B33" s="28" t="s">
+        <v>1</v>
+      </c>
+      <c r="C33" s="28" t="s">
+        <v>2</v>
+      </c>
+      <c r="D33" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="16" t="s">
-[...10 lines deleted...]
-      <c r="A8" s="1">
+    </row>
+    <row r="34" spans="1:4" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="1">
+        <v>1</v>
+      </c>
+      <c r="B34" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="C34" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="1">
+        <v>2</v>
+      </c>
+      <c r="B35" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="C35" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="1">
+        <v>3</v>
+      </c>
+      <c r="B36" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="C36" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="1">
+        <v>4</v>
+      </c>
+      <c r="B37" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="C37" s="21" t="s">
+        <v>34</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="1">
         <v>5</v>
       </c>
-      <c r="B8" s="16" t="s">
-[...10 lines deleted...]
-      <c r="A9" s="14">
+      <c r="B38" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="C38" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="1">
         <v>6</v>
       </c>
-      <c r="B9" s="16" t="s">
-[...10 lines deleted...]
-      <c r="A10" s="13">
+      <c r="B39" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="C39" s="21" t="s">
+        <v>40</v>
+      </c>
+      <c r="D39" s="29" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="1">
         <v>7</v>
       </c>
-      <c r="B10" s="16" t="s">
-[...10 lines deleted...]
-      <c r="A11" s="14">
+      <c r="B40" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="C40" s="21" t="s">
+        <v>60</v>
+      </c>
+      <c r="D40" s="29" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="1">
         <v>8</v>
       </c>
-      <c r="B11" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="33" t="s">
+      <c r="B41" s="12" t="s">
         <v>79</v>
       </c>
-      <c r="D11" s="6" t="s">
-[...7 lines deleted...]
-      <c r="B12" s="16" t="s">
+      <c r="C41" s="21" t="s">
         <v>80</v>
       </c>
-      <c r="C12" s="26" t="s">
+      <c r="D41" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="D12" s="6" t="s">
-[...423 lines deleted...]
-      <c r="B44" s="16" t="s">
+    </row>
+    <row r="42" spans="1:4" s="23" customFormat="1" ht="18" x14ac:dyDescent="0.35">
+      <c r="A42" s="30"/>
+      <c r="B42" s="31"/>
+      <c r="C42" s="32"/>
+      <c r="D42" s="33"/>
+    </row>
+    <row r="43" spans="1:4" s="23" customFormat="1" ht="18" x14ac:dyDescent="0.35">
+      <c r="A43" s="34"/>
+      <c r="B43" s="8" t="s">
         <v>82</v>
       </c>
-      <c r="C44" s="25" t="s">
-[...11 lines deleted...]
-    </row>
+      <c r="C43" s="8"/>
+      <c r="D43" s="8"/>
+    </row>
+    <row r="44" spans="1:4" s="23" customFormat="1" ht="15.75" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="C47:D47"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:C2"/>
-    <mergeCell ref="A13:C13"/>
-[...1 lines deleted...]
-    <mergeCell ref="A35:D35"/>
+    <mergeCell ref="A12:C12"/>
+    <mergeCell ref="A22:D22"/>
+    <mergeCell ref="A32:D32"/>
+    <mergeCell ref="B43:D43"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>