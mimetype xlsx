--- v0 (2026-05-20)
+++ v1 (2026-10-24)
@@ -48,183 +48,178 @@
   <si>
     <t>Ծննդյան թիվ</t>
   </si>
   <si>
     <t xml:space="preserve">Մարզիչ՝ Արթուր Չիբուխչյան հեռ. 093 91 20 78 </t>
   </si>
   <si>
     <t xml:space="preserve">Երեքշաբթի -16:30-19:30                                                                                                                                                                                                                                                                                                                                                                                 Շաբաթ - 14:00-17:00 </t>
   </si>
   <si>
     <t>Վարկանիշ</t>
   </si>
   <si>
     <t>Մաղաքյան Հայկ Ստեփանի</t>
   </si>
   <si>
     <t>Մնացականյան Արեն Վահանի</t>
   </si>
   <si>
     <t>08.09.2012</t>
   </si>
   <si>
     <t>Սողոմոնյան Տիգրան Էդգարի</t>
   </si>
   <si>
-    <t>Արզումանյան Ավետիք Վահրամի</t>
-[...4 lines deleted...]
-  <si>
     <t>Իսախանյան Ավիկ Գևորգի</t>
   </si>
   <si>
     <t>Դանիելյան Լիլիա Սասունի</t>
   </si>
   <si>
     <t>Երկուշաբթի-17:00-19:30</t>
   </si>
   <si>
     <t>Ուրբաթ - 17:00- 19:30</t>
   </si>
   <si>
-    <t>Հայրապետյան Նվարդ Բորիսի</t>
-[...4 lines deleted...]
-  <si>
     <t>Նավոյան Գագիկ Վահագնի</t>
   </si>
   <si>
     <t>Դավթյան Դավիթ Միքայելի</t>
   </si>
   <si>
     <t>Կոբակ Պոլինա Վալերիի</t>
   </si>
   <si>
     <t>14.12.2008</t>
   </si>
   <si>
-    <t>Թարմացված է՝ 22.01.2026</t>
+    <t>Մելքոնյան Դավիթ Արթուրի</t>
+  </si>
+  <si>
+    <t>17.04.2015</t>
+  </si>
+  <si>
+    <t>Իսախանյան Նարե Գևորգի</t>
+  </si>
+  <si>
+    <t>10․02․2014</t>
+  </si>
+  <si>
+    <t>Թարմացվել է՝ 10.09.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd\.mm\.yyyy"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...18 lines deleted...]
-    <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
       <sz val="14"/>
-      <name val="Sylfaen"/>
-[...3 lines deleted...]
-      <sz val="14"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="14"/>
+      <b/>
+      <sz val="12"/>
+      <color theme="4" tint="-0.499984740745262"/>
+      <name val="Sylfaen"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Sylfaen"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
@@ -245,167 +240,142 @@
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...56 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -651,296 +621,284 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E19"/>
+  <dimension ref="A1:D19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G23" sqref="G23"/>
+      <selection activeCell="D16" sqref="D16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="2" max="2" width="47" customWidth="1"/>
+    <col min="2" max="2" width="39" customWidth="1"/>
     <col min="3" max="3" width="21.5703125" customWidth="1"/>
     <col min="4" max="4" width="19.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="30" t="s">
+    <row r="1" spans="1:4" s="1" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="31"/>
-[...4 lines deleted...]
-      <c r="A2" s="33" t="s">
+      <c r="B1" s="5"/>
+      <c r="C1" s="5"/>
+      <c r="D1" s="5"/>
+    </row>
+    <row r="2" spans="1:4" s="1" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="34"/>
-[...4 lines deleted...]
-      <c r="A3" s="6" t="s">
+      <c r="B2" s="6"/>
+      <c r="C2" s="6"/>
+      <c r="D2" s="6"/>
+    </row>
+    <row r="3" spans="1:4" s="1" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="B3" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="8" t="s">
+      <c r="C3" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="9" t="s">
+      <c r="D3" s="10" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="1:4" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="10">
+    <row r="4" spans="1:4" s="32" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="29">
         <v>1</v>
       </c>
       <c r="B4" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="C4" s="12">
+      <c r="C4" s="30">
         <v>40553</v>
       </c>
-      <c r="D4" s="13">
+      <c r="D4" s="31">
         <v>2151</v>
       </c>
     </row>
-    <row r="5" spans="1:4" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="6">
+    <row r="5" spans="1:4" s="32" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="7">
         <v>2</v>
       </c>
       <c r="B5" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" s="33">
+        <v>40732</v>
+      </c>
+      <c r="D5" s="17">
+        <v>2134</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" s="32" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="29">
+        <v>3</v>
+      </c>
+      <c r="B6" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="17">
+        <v>2156</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" s="32" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="7">
+        <v>4</v>
+      </c>
+      <c r="B7" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7" s="33">
+        <v>40235</v>
+      </c>
+      <c r="D7" s="17">
+        <v>2101</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" s="32" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="29">
+        <v>5</v>
+      </c>
+      <c r="B8" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="17">
+        <v>2095</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="18"/>
+      <c r="C9" s="19"/>
+      <c r="D9" s="19"/>
+    </row>
+    <row r="10" spans="1:4" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="20"/>
+      <c r="C10" s="21"/>
+      <c r="D10" s="21"/>
+    </row>
+    <row r="11" spans="1:4" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="B11" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="C11" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="10" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" s="1" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="7">
+        <v>1</v>
+      </c>
+      <c r="B12" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="12">
+        <v>39817</v>
+      </c>
+      <c r="D12" s="13">
+        <v>2302</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" s="1" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="7">
+        <v>2</v>
+      </c>
+      <c r="B13" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" s="22">
+        <v>40115</v>
+      </c>
+      <c r="D13" s="23">
+        <v>2329</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" s="1" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="24">
+        <v>3</v>
+      </c>
+      <c r="B14" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="D14" s="24">
+        <v>2199</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" s="1" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="7">
+        <v>4</v>
+      </c>
+      <c r="B15" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="15" t="s">
+      <c r="C15" s="27" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="15">
+      <c r="D15" s="27">
         <v>2244</v>
       </c>
     </row>
-    <row r="6" spans="1:4" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B6" s="18" t="s">
+    <row r="16" spans="1:4" s="1" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="7">
+        <v>5</v>
+      </c>
+      <c r="B16" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="19">
+      <c r="C16" s="15">
         <v>40601</v>
       </c>
-      <c r="D6" s="20">
+      <c r="D16" s="16">
         <v>2183</v>
       </c>
     </row>
-    <row r="7" spans="1:4" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
-[...141 lines deleted...]
-    <row r="18" spans="1:5" ht="18" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:4" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="18" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A18" s="2"/>
-      <c r="B18" s="3"/>
-[...4 lines deleted...]
-      <c r="C19" s="32" t="s">
+      <c r="B18" s="2"/>
+      <c r="C18" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="D19" s="32"/>
-      <c r="E19" s="32"/>
+      <c r="D18" s="3"/>
+    </row>
+    <row r="19" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A19" s="2"/>
+      <c r="B19" s="2"/>
+      <c r="C19" s="2"/>
+      <c r="D19" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="C19:E19"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
-    <mergeCell ref="A10:B10"/>
-    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="A9:B9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>