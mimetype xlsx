--- v0 (2026-05-18)
+++ v1 (2026-11-01)
@@ -1,459 +1,494 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
-  <workbookPr filterPrivacy="1" defaultThemeVersion="164011"/>
+  <workbookPr filterPrivacy="1"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="76">
-[...13 lines deleted...]
-    <t>Բազիկյան  Նարեկ   Վանուշի</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="73">
+  <si>
+    <t>III</t>
+  </si>
+  <si>
+    <t>II</t>
+  </si>
+  <si>
+    <t>IV</t>
   </si>
   <si>
     <t>Մանուկյան  Բաբկեն  Արթուրի</t>
   </si>
   <si>
     <t>Ժամհարյան  Նովլետ   Վաչագանի</t>
   </si>
   <si>
     <t>Ժամհարյան  Ավետ   Վաչագանի</t>
   </si>
   <si>
     <t>Դադոյան  Գևորգ  Գագիկի</t>
   </si>
   <si>
     <t>Մելքոնյան  Սերժ   Արմենի</t>
   </si>
   <si>
-    <t>Արզաքանցյան Մարիկա   Արտիկի</t>
-[...4 lines deleted...]
-  <si>
     <t>Աղեկյան  Թագուհի  Պարգևի</t>
   </si>
   <si>
     <t>Մանուկյան  Հայկ  Վազգենի</t>
   </si>
   <si>
     <t>Հարությունյան  Գոռ   Սերգոյի</t>
   </si>
   <si>
     <t>Գրիգորյան  Ատոմ  Արտյոմի</t>
   </si>
   <si>
     <t>Քառափուլյան  Արշակ   Մկրտչի</t>
   </si>
   <si>
-    <t>Հովհաննիսյան   Գոռ   Արթուրի</t>
-[...1 lines deleted...]
-  <si>
     <t>Կուռոյան   Մարատ    Դավիթի</t>
   </si>
   <si>
     <t>Հովեյան  Նորայր      Դավիթի</t>
   </si>
   <si>
     <t>Գափոյան  Աշոտ   Հովհաննեսի</t>
   </si>
   <si>
     <t>Ղարիբյան  Ռուբեն  Դավիթի</t>
   </si>
   <si>
     <t>Մաթոսյան  Հռիփսիմե  Զոհրաբի</t>
   </si>
   <si>
     <t>8․05․2014</t>
   </si>
   <si>
     <t>05․03․2016</t>
   </si>
   <si>
     <t>21․10․2016</t>
   </si>
   <si>
     <t>24․04․2013</t>
   </si>
   <si>
     <t>10․11․2012</t>
   </si>
   <si>
     <t>01․11․2011</t>
   </si>
   <si>
     <t>03․07․2014</t>
   </si>
   <si>
     <t>27․01․2015</t>
   </si>
   <si>
     <t>22․11․2011</t>
   </si>
   <si>
     <t>22․07․2011</t>
   </si>
   <si>
     <t>22․02․2009</t>
   </si>
   <si>
-    <t>Կուբանյան  Նարեկ  Արմանի</t>
-[...5 lines deleted...]
-    <t>16․01․2011</t>
+    <t>I</t>
   </si>
   <si>
     <t>18․07․2014</t>
   </si>
   <si>
     <t>13․02․2014</t>
   </si>
   <si>
     <t>09․02․2016</t>
   </si>
   <si>
     <t>16․09․2011</t>
   </si>
   <si>
     <t>26․07․2013</t>
   </si>
   <si>
     <t>Սարգսյան   Վահե   Վահագնի</t>
   </si>
   <si>
     <t>Հովհաննիսյան Դանիել Արշակի</t>
   </si>
   <si>
     <t>Ղաջոյան Անի Կարենի</t>
   </si>
   <si>
     <t>Շանոյան Արամ Արսենի</t>
   </si>
   <si>
     <t>Սարգսյան Ռոբերտ Վահագնի</t>
   </si>
   <si>
-    <t>Սուբնշանյան Նարեկ Արմանի</t>
-[...1 lines deleted...]
-  <si>
     <t>Գորոյան Սամվել Վահրամի</t>
   </si>
   <si>
     <t>Հակոբյան Սոֆի Գառնիկի</t>
   </si>
   <si>
     <t>Ավետիսյան Կամո Արամի</t>
   </si>
   <si>
     <t>Թոփլաղաալցյան Մարկ Հովիկի</t>
   </si>
   <si>
     <t>Խունոյան Ռուբեն Հովհաննեսի</t>
   </si>
   <si>
-    <t>Ամիրխանայան Խաչիկ Անդրանիկի</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Բոշյան Էդիկ Արտյոմի </t>
   </si>
   <si>
     <t>Գոզեյան Մարիա Դավիթի</t>
   </si>
   <si>
     <t>17.02.018</t>
   </si>
   <si>
-    <t>Մաթոսյան Մարատ Սերոբի</t>
-[...7 lines deleted...]
-  <si>
     <t>26․05․2016</t>
   </si>
   <si>
     <t>8․01․2018</t>
   </si>
   <si>
     <t>16․01․2016</t>
   </si>
   <si>
     <t>8․11․2017</t>
   </si>
   <si>
-    <t>12․04․2018</t>
-[...1 lines deleted...]
-  <si>
     <t>25․01․2017</t>
   </si>
   <si>
     <t>20․07․2016</t>
   </si>
   <si>
     <t>16․02․2019</t>
   </si>
   <si>
     <t>5․04․2019</t>
   </si>
   <si>
-    <t>Ազգանուն անուն հայրանուն</t>
+    <t>Մելիքյան Էդիկ Արթուրի</t>
+  </si>
+  <si>
+    <t>27․12․2015</t>
+  </si>
+  <si>
+    <t>Հերգնյան Մհեր Գևորգի</t>
+  </si>
+  <si>
+    <t>15․09․2013</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
+    <t>Անուն Ազգանուն Հայրանուն</t>
+  </si>
+  <si>
+    <t>Ծննդյան թիվ</t>
+  </si>
+  <si>
+    <t>Կարգ,Վարկանիշ</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 30․07․2014</t>
+  </si>
+  <si>
+    <t>Թարմացվել է՝ 01.10.2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> II</t>
+  </si>
+  <si>
+    <t>Աղեկյան  Արման Պարգևի</t>
+  </si>
+  <si>
+    <t>Արզաքանցյան Մարիկա Արտիկի</t>
+  </si>
+  <si>
+    <t>Պետրոսյան  Հայկ Տիգրանի</t>
+  </si>
+  <si>
+    <t>Պետրոսյան Դավիթ Տիգրանի</t>
+  </si>
+  <si>
+    <t>Մասնաճյուղ՝ Գավառ</t>
+  </si>
+  <si>
     <t>Մարզիչ՝ Կարո Սարգսյան</t>
-  </si>
-[...10 lines deleted...]
-    <t>Թարմացվել է՝ 06.02.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="3" x14ac:knownFonts="1">
+  <fonts count="8">
     <font>
       <sz val="11"/>
-      <color theme="1"/>
-[...5 lines deleted...]
-      <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
+      <name val="Sylfaen"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Sylfaen"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Merriweather"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Merriweather"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Sylfaen"/>
+      <family val="1"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -481,51 +516,51 @@
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -635,586 +670,575 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D43"/>
+  <dimension ref="A1:Z39"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A13" workbookViewId="0">
-      <selection activeCell="G43" sqref="G43"/>
+      <selection activeCell="G16" sqref="G16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="7.42578125" customWidth="1"/>
     <col min="2" max="2" width="37.42578125" customWidth="1"/>
-    <col min="3" max="3" width="21.28515625" style="1" customWidth="1"/>
-    <col min="4" max="4" width="16" customWidth="1"/>
+    <col min="3" max="3" width="16.28515625" customWidth="1"/>
+    <col min="4" max="4" width="20.140625" style="7" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="3" t="s">
+    <row r="1" spans="1:26" ht="21" customHeight="1">
+      <c r="A1" s="17" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1" s="17"/>
+      <c r="C1" s="17"/>
+      <c r="D1" s="17"/>
+    </row>
+    <row r="2" spans="1:26" ht="21" customHeight="1">
+      <c r="A2" s="17" t="s">
         <v>72</v>
       </c>
-      <c r="B1" s="3"/>
-[...9 lines deleted...]
-    <row r="3" spans="1:4" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+    </row>
+    <row r="3" spans="1:26" ht="39.75" customHeight="1">
       <c r="A3" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="6"/>
+      <c r="I3" s="6"/>
+      <c r="J3" s="6"/>
+      <c r="K3" s="6"/>
+      <c r="L3" s="6"/>
+      <c r="M3" s="6"/>
+      <c r="N3" s="6"/>
+      <c r="O3" s="6"/>
+      <c r="P3" s="6"/>
+      <c r="Q3" s="6"/>
+      <c r="R3" s="6"/>
+      <c r="S3" s="6"/>
+      <c r="T3" s="6"/>
+      <c r="U3" s="6"/>
+      <c r="V3" s="6"/>
+      <c r="W3" s="6"/>
+      <c r="X3" s="6"/>
+      <c r="Y3" s="6"/>
+      <c r="Z3" s="6"/>
+    </row>
+    <row r="4" spans="1:26" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="8">
+        <v>1</v>
+      </c>
+      <c r="B4" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4" s="10">
+        <v>42650</v>
+      </c>
+      <c r="D4" s="8" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A5" s="8">
+        <v>2</v>
+      </c>
+      <c r="B5" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C5" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A6" s="8">
+        <v>3</v>
+      </c>
+      <c r="B6" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A7" s="8">
+        <v>4</v>
+      </c>
+      <c r="B7" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="C7" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" s="8" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A8" s="8">
+        <v>5</v>
+      </c>
+      <c r="B8" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" s="8" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A9" s="8">
+        <v>6</v>
+      </c>
+      <c r="B9" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="D9" s="8" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A10" s="8">
+        <v>7</v>
+      </c>
+      <c r="B10" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="D10" s="8" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A11" s="8">
+        <v>8</v>
+      </c>
+      <c r="B11" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="D11" s="8" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A12" s="8">
+        <v>9</v>
+      </c>
+      <c r="B12" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="C12" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="D12" s="8" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="8">
+        <v>10</v>
+      </c>
+      <c r="B13" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C13" s="10">
+        <v>40282</v>
+      </c>
+      <c r="D13" s="8" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="8">
+        <v>11</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C14" s="10">
+        <v>40143</v>
+      </c>
+      <c r="D14" s="8" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A15" s="8">
+        <v>12</v>
+      </c>
+      <c r="B15" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C15" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D15" s="8"/>
+    </row>
+    <row r="16" spans="1:26" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="8">
+        <v>13</v>
+      </c>
+      <c r="B16" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C16" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D16" s="8" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A17" s="8">
+        <v>14</v>
+      </c>
+      <c r="B17" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C17" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A18" s="8">
+        <v>15</v>
+      </c>
+      <c r="B18" s="9" t="s">
         <v>70</v>
       </c>
-      <c r="B3" s="4" t="s">
+      <c r="C18" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="D18" s="8" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="8">
+        <v>16</v>
+      </c>
+      <c r="B19" s="9" t="s">
         <v>69</v>
       </c>
-      <c r="C3" s="4" t="s">
+      <c r="C19" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="D19" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="D3" s="5" t="s">
+    </row>
+    <row r="20" spans="1:4" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="8">
+        <v>17</v>
+      </c>
+      <c r="B20" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="C20" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="D20" s="8" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="8">
+        <v>18</v>
+      </c>
+      <c r="B21" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="C21" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="D21" s="8" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A4" s="2">
+    <row r="22" spans="1:4" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A22" s="8">
+        <v>19</v>
+      </c>
+      <c r="B22" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="D22" s="8" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A23" s="8">
+        <v>20</v>
+      </c>
+      <c r="B23" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="C23" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="D23" s="8" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A24" s="8">
+        <v>21</v>
+      </c>
+      <c r="B24" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="C24" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="D24" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="6" t="s">
-[...10 lines deleted...]
-      <c r="A5" s="2">
+    </row>
+    <row r="25" spans="1:4" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A25" s="8">
+        <v>22</v>
+      </c>
+      <c r="B25" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="C25" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="D25" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="6" t="s">
-[...14 lines deleted...]
-      <c r="C6" s="7" t="s">
+    </row>
+    <row r="26" spans="1:4" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A26" s="8">
+        <v>23</v>
+      </c>
+      <c r="B26" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C26" s="10">
+        <v>42777</v>
+      </c>
+      <c r="D26" s="8" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A27" s="8">
+        <v>24</v>
+      </c>
+      <c r="B27" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C27" s="10"/>
+      <c r="D27" s="8"/>
+    </row>
+    <row r="28" spans="1:4" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A28" s="8">
         <v>25</v>
       </c>
-      <c r="D6" s="8"/>
-[...8 lines deleted...]
-      <c r="C7" s="7" t="s">
+      <c r="B28" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C28" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="D28" s="8"/>
+    </row>
+    <row r="29" spans="1:4" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A29" s="8">
         <v>26</v>
       </c>
-      <c r="D7" s="8">
-[...7 lines deleted...]
-      <c r="B8" s="6" t="s">
+      <c r="B29" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="C29" s="12" t="s">
+        <v>49</v>
+      </c>
+      <c r="D29" s="8"/>
+    </row>
+    <row r="30" spans="1:4" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A30" s="8">
+        <v>27</v>
+      </c>
+      <c r="B30" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...27 lines deleted...]
-      <c r="C10" s="7" t="s">
+      <c r="C30" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="D30" s="8"/>
+    </row>
+    <row r="31" spans="1:4" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A31" s="8">
         <v>28</v>
       </c>
-      <c r="D10" s="8"/>
-[...8 lines deleted...]
-      <c r="C11" s="7" t="s">
+      <c r="B31" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="C31" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="D31" s="8"/>
+    </row>
+    <row r="32" spans="1:4" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A32" s="8">
         <v>29</v>
       </c>
-      <c r="D11" s="8">
-[...10 lines deleted...]
-      <c r="C12" s="7" t="s">
+      <c r="B32" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="C32" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="D32" s="8"/>
+    </row>
+    <row r="33" spans="1:4" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A33" s="8">
         <v>30</v>
       </c>
-      <c r="D12" s="8">
-[...10 lines deleted...]
-      <c r="C13" s="7" t="s">
+      <c r="B33" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="C33" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="D33" s="8" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A34" s="8">
         <v>31</v>
       </c>
-      <c r="D13" s="8">
-[...38 lines deleted...]
-      <c r="C16" s="7" t="s">
+      <c r="B34" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="C34" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="D34" s="8"/>
+    </row>
+    <row r="35" spans="1:4" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A35" s="8">
         <v>32</v>
       </c>
-      <c r="D16" s="8"/>
-[...8 lines deleted...]
-      <c r="C17" s="7" t="s">
+      <c r="B35" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C35" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="D35" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A36" s="8">
         <v>33</v>
       </c>
-      <c r="D17" s="8">
-[...182 lines deleted...]
-      <c r="C31" s="2" t="s">
+      <c r="B36" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="C36" s="12" t="s">
         <v>59</v>
       </c>
-      <c r="D31" s="6"/>
-[...92 lines deleted...]
-      <c r="C39" s="2" t="s">
+      <c r="D36" s="8" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" ht="18">
+      <c r="C39" s="18" t="s">
         <v>65</v>
       </c>
-      <c r="D39" s="6"/>
-[...17 lines deleted...]
-      <c r="D43" s="12"/>
+      <c r="D39" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="3">
-    <mergeCell ref="A1:C1"/>
-[...1 lines deleted...]
-    <mergeCell ref="C43:D43"/>
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A2:D2"/>
+    <mergeCell ref="C39:D39"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="landscape" verticalDpi="4294967295" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>