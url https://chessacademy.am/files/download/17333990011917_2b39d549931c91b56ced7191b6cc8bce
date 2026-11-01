--- v0 (2026-05-18)
+++ v1 (2026-11-01)
@@ -3,327 +3,246 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\CA\Desktop\Մարզերի սաներ- հունվար\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\CA\Desktop\ցուցակ մարզերի սաների 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="2370" windowHeight="0"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="A37" i="1" l="1"/>
+  <c r="A38" i="1" s="1"/>
+  <c r="A39" i="1" s="1"/>
   <c r="A19" i="1" l="1"/>
   <c r="A20" i="1" s="1"/>
   <c r="A21" i="1" s="1"/>
-  <c r="A22" i="1" s="1"/>
-[...14 lines deleted...]
-  <c r="A37" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
   <si>
     <t>N</t>
   </si>
   <si>
     <t>Ծննդյան թիվ</t>
   </si>
   <si>
     <t>Անուն Ազգանուն Հայրանուն</t>
   </si>
   <si>
     <t>Կարգ,Վարկանիշ</t>
   </si>
   <si>
+    <t>Թարմացվել է՝ 01.10.2026</t>
+  </si>
+  <si>
     <t>Մասնաճյուղ՝ Վարդենիկ</t>
   </si>
   <si>
     <t>Մարզիչ՝ Սամվել Արզումանյան</t>
   </si>
   <si>
-    <t>Աբրոյան Հայկ Ռուդիկի</t>
+    <t>Գալստյան Անի Արմանի</t>
   </si>
   <si>
-    <t>31․01․2016</t>
+    <t>Գրիգորյան Ալեն Արամի</t>
   </si>
   <si>
-    <t>Գևորգյան Վահե Մկրտիչի</t>
+    <t>Գրիգորյան Արտյոմ Արթուրի</t>
   </si>
   <si>
-    <t>18․12․2016</t>
+    <t>Զաքոյան Արփի Նարեկի</t>
+  </si>
+  <si>
+    <t>Զիրոյան Ալեքս Հրաչի</t>
+  </si>
+  <si>
+    <t>Զիրոյան Արթուր Վահեի</t>
+  </si>
+  <si>
+    <t>Զիրոյան Նարե Վահեի</t>
+  </si>
+  <si>
+    <t>Թառոյան Գևորգ Էդուարդի</t>
   </si>
   <si>
     <t>Թումոյան Աննա Արտյոմի</t>
   </si>
   <si>
-    <t>11․07․2016</t>
-[...1 lines deleted...]
-  <si>
     <t>Կարեյան Արմեն Համազասպի</t>
   </si>
   <si>
-    <t>22․09․2016</t>
+    <t>Հակոբյան Ավետ Արմենի</t>
   </si>
   <si>
-    <t>ՊետրոսյանԳոռ Ռոմանի</t>
+    <t>Հակոբյան Արթուր Արմենի</t>
   </si>
   <si>
-    <t>19․12․2016</t>
+    <t>Հայրոյան Արտյոմ Վալերի</t>
   </si>
   <si>
-    <t>Սարգսյան Մաքս Գնելի</t>
+    <t>Հարությունյան Արսեն Լյովայի</t>
   </si>
   <si>
-    <t>08․01․2016</t>
+    <t>Հովհաննիսյան Արսեն Արթուրի</t>
+  </si>
+  <si>
+    <t>Հովհաննիսյան Միլենա Արթուրի</t>
   </si>
   <si>
     <t>Մարգարյան Արեն Արսենի</t>
   </si>
   <si>
-    <t>24․10․2015</t>
-[...55 lines deleted...]
-  <si>
     <t>Մելքոնյան Լուսինե Հովիկի</t>
-  </si>
-[...1 lines deleted...]
-    <t>07․05․2014</t>
   </si>
   <si>
     <t>Մելքոնյան Վաչիկ Հովիկի</t>
   </si>
   <si>
-    <t>06․03․2013</t>
-[...1 lines deleted...]
-  <si>
     <t>Մխիթարյան Գագիկ Արթուրի</t>
   </si>
   <si>
-    <t>15․06․2011</t>
-[...5 lines deleted...]
-    <t>07․11․2010</t>
+    <t>Մխիթարյան Հարութ Արթուրի</t>
   </si>
   <si>
     <t>Մովսիսյան Արսեն Սամվելի</t>
   </si>
   <si>
-    <t>23․11․2012</t>
+    <t>Շահբազյան Ավիկ Արմանի</t>
   </si>
   <si>
-    <t>Մովսիսյան Սուրեն Կարենի</t>
-[...2 lines deleted...]
-    <t>30․01․2009</t>
+    <t>Պետրոսյան Համլետ Խաչիկի</t>
   </si>
   <si>
     <t>Պողոսյան Ավետ Վահեի</t>
   </si>
   <si>
-    <t>28․02․2012</t>
-[...1 lines deleted...]
-  <si>
     <t>Պողոսյան Մարիա Վահեի</t>
   </si>
   <si>
-    <t>09․01․2014</t>
+    <t>Սարգսյան Գագիկ Հովիկի</t>
   </si>
   <si>
-    <t>Բադոյան Արիանա Թոռնիկի</t>
+    <t>Սիմոնյան Նարեկ Վահանի</t>
   </si>
   <si>
-    <t>23․10․2018</t>
+    <t>Տեր-Մխիթարյան Զոյա Մխիթարի</t>
+  </si>
+  <si>
+    <t>Քարամյան Սևադա Էդուարդի</t>
+  </si>
+  <si>
+    <t>Ալավերդյան Միկա Գուրգենի</t>
+  </si>
+  <si>
+    <t>Հարութունյան Արթուր Շիրազի</t>
+  </si>
+  <si>
+    <t>Մանուկյան Ալեն Խաչիկի</t>
+  </si>
+  <si>
+    <t>Ալոյան Մարկ Հրաչիկի</t>
+  </si>
+  <si>
+    <t>Պետրոսյան Նարե Խաչիկի</t>
   </si>
   <si>
     <t>Գրիգորյան Մովսես Մեսրոպի</t>
   </si>
   <si>
-    <t>29․08․2018</t>
+    <t>Զիրոյան Արեն  Հրաչի</t>
   </si>
   <si>
-    <t>Զիրոյան Արեն Հրաչիկի</t>
+    <t>Թումոյան  Վահե  Բայանդուրի</t>
   </si>
   <si>
-    <t>07․02․2018</t>
+    <t>Մուրադյան Մարիա  Արամի</t>
   </si>
   <si>
-    <t>Մուրադյան Մարիա Արամի</t>
+    <t>Մանուկյան  Լևիկ Մանուկի</t>
   </si>
   <si>
-    <t>01․02․2018</t>
-[...5 lines deleted...]
-    <t>12․11․2018</t>
+    <t>Մարտիրոսյան Մարիամ Աշոտի</t>
   </si>
   <si>
     <t>Միլիտոնյան Մարկ Արսենի</t>
   </si>
   <si>
-    <t>03․03․2018</t>
-[...7 lines deleted...]
-  <si>
     <t>Պետրոսյան Գևորգ Արաբոյի</t>
-  </si>
-[...16 lines deleted...]
-    <t>Թարմացվել է՝ 09.02.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="12">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="dd/mm/yyyy"/>
+  </numFmts>
+  <fonts count="13">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Merriweather"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Merriweather"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Merriweather"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -349,71 +268,76 @@
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
+      <name val="Sylfaen"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
       <color rgb="FF000000"/>
-      <name val="Calibri"/>
-[...1 lines deleted...]
-      <scheme val="minor"/>
+      <name val="Sylfaen"/>
+      <family val="1"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -431,124 +355,125 @@
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...9 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
@@ -730,824 +655,898 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Z946"/>
+  <dimension ref="A1:Z982"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="I30" sqref="I30"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="H14" sqref="H14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="5" customWidth="1"/>
-    <col min="2" max="2" width="44.5703125" customWidth="1"/>
+    <col min="1" max="1" width="8.28515625" customWidth="1"/>
+    <col min="2" max="2" width="37.42578125" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="20.7109375" customWidth="1"/>
     <col min="5" max="21" width="8" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="21" customHeight="1">
-      <c r="A1" s="17" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="17"/>
+      <c r="A1" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="B1" s="16"/>
+      <c r="C1" s="16"/>
+      <c r="D1" s="16"/>
     </row>
     <row r="2" spans="1:26" ht="21" customHeight="1">
-      <c r="A2" s="17" t="s">
-[...4 lines deleted...]
-      <c r="D2" s="17"/>
+      <c r="A2" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="B2" s="16"/>
+      <c r="C2" s="16"/>
+      <c r="D2" s="16"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
     </row>
     <row r="3" spans="1:26" ht="39.75" customHeight="1">
       <c r="A3" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="19" t="s">
+      <c r="B3" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="22" t="s">
+      <c r="C3" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="19" t="s">
+      <c r="D3" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="2"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
       <c r="Z3" s="3"/>
     </row>
-    <row r="4" spans="1:26" ht="18">
-      <c r="A4" s="13">
+    <row r="4" spans="1:26" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="14">
         <v>1</v>
       </c>
-      <c r="B4" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="23" t="s">
+      <c r="B4" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="D4" s="15">
-        <v>0</v>
+      <c r="C4" s="19">
+        <v>40870</v>
+      </c>
+      <c r="D4" s="20">
+        <v>33</v>
       </c>
       <c r="E4" s="11"/>
       <c r="F4" s="12"/>
     </row>
-    <row r="5" spans="1:26" ht="18">
-      <c r="A5" s="13">
+    <row r="5" spans="1:26" ht="20.100000000000001" customHeight="1">
+      <c r="A5" s="14">
         <v>2</v>
       </c>
-      <c r="B5" s="20" t="s">
+      <c r="B5" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="C5" s="23" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="C5" s="19">
+        <v>42272</v>
+      </c>
+      <c r="D5" s="20">
+        <v>222</v>
       </c>
       <c r="E5" s="11"/>
       <c r="F5" s="12"/>
     </row>
-    <row r="6" spans="1:26" ht="15.75" customHeight="1">
-      <c r="A6" s="14">
+    <row r="6" spans="1:26" ht="20.100000000000001" customHeight="1">
+      <c r="A6" s="15">
         <v>3</v>
       </c>
-      <c r="B6" s="20" t="s">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="B6" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" s="19">
+        <v>40821</v>
+      </c>
+      <c r="D6" s="20">
+        <v>1999</v>
       </c>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="5"/>
     </row>
-    <row r="7" spans="1:26" ht="15.75" customHeight="1">
-      <c r="A7" s="14">
+    <row r="7" spans="1:26" ht="20.100000000000001" customHeight="1">
+      <c r="A7" s="15">
         <v>4</v>
       </c>
-      <c r="B7" s="20" t="s">
-[...5 lines deleted...]
-      <c r="D7" s="15">
+      <c r="B7" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="C7" s="19">
+        <v>42668</v>
+      </c>
+      <c r="D7" s="20">
         <v>4</v>
       </c>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
       <c r="G7" s="5"/>
     </row>
-    <row r="8" spans="1:26" ht="15.75" customHeight="1">
-      <c r="A8" s="14">
+    <row r="8" spans="1:26" ht="20.100000000000001" customHeight="1">
+      <c r="A8" s="15">
         <v>5</v>
       </c>
-      <c r="B8" s="20" t="s">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="B8" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="C8" s="19">
+        <v>42224</v>
+      </c>
+      <c r="D8" s="20">
+        <v>4</v>
       </c>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="5"/>
     </row>
-    <row r="9" spans="1:26" ht="15.75" customHeight="1">
-      <c r="A9" s="14">
+    <row r="9" spans="1:26" ht="20.100000000000001" customHeight="1">
+      <c r="A9" s="15">
         <v>6</v>
       </c>
-      <c r="B9" s="20" t="s">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="B9" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="19">
+        <v>42321</v>
+      </c>
+      <c r="D9" s="20">
+        <v>4</v>
       </c>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="5"/>
     </row>
-    <row r="10" spans="1:26" ht="15.75" customHeight="1">
-      <c r="A10" s="14">
+    <row r="10" spans="1:26" ht="20.100000000000001" customHeight="1">
+      <c r="A10" s="15">
         <v>7</v>
       </c>
-      <c r="B10" s="20" t="s">
-[...6 lines deleted...]
-        <v>222</v>
+      <c r="B10" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="C10" s="19">
+        <v>41587</v>
+      </c>
+      <c r="D10" s="20">
+        <v>33</v>
       </c>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="5"/>
     </row>
-    <row r="11" spans="1:26" ht="15.75" customHeight="1">
-      <c r="A11" s="14">
+    <row r="11" spans="1:26" ht="20.100000000000001" customHeight="1">
+      <c r="A11" s="15">
         <v>8</v>
       </c>
-      <c r="B11" s="20" t="s">
-[...5 lines deleted...]
-      <c r="D11" s="15">
+      <c r="B11" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="19">
+        <v>41008</v>
+      </c>
+      <c r="D11" s="20">
         <v>222</v>
       </c>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="5"/>
     </row>
-    <row r="12" spans="1:26" ht="15.75" customHeight="1">
-      <c r="A12" s="14">
+    <row r="12" spans="1:26" ht="20.100000000000001" customHeight="1">
+      <c r="A12" s="15">
         <v>9</v>
       </c>
-      <c r="B12" s="20" t="s">
-[...6 lines deleted...]
-        <v>222</v>
+      <c r="B12" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" s="19">
+        <v>42562</v>
+      </c>
+      <c r="D12" s="20">
+        <v>4</v>
       </c>
       <c r="E12" s="4"/>
       <c r="F12" s="4"/>
       <c r="G12" s="5"/>
     </row>
-    <row r="13" spans="1:26" ht="15.75" customHeight="1">
-      <c r="A13" s="14">
+    <row r="13" spans="1:26" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="15">
         <v>10</v>
       </c>
-      <c r="B13" s="20" t="s">
-[...5 lines deleted...]
-      <c r="D13" s="15">
+      <c r="B13" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" s="19">
+        <v>42635</v>
+      </c>
+      <c r="D13" s="20">
         <v>4</v>
       </c>
       <c r="E13" s="4"/>
       <c r="F13" s="4"/>
       <c r="G13" s="5"/>
     </row>
-    <row r="14" spans="1:26" ht="15.75" customHeight="1">
-      <c r="A14" s="14">
+    <row r="14" spans="1:26" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="15">
         <v>11</v>
       </c>
-      <c r="B14" s="20" t="s">
-[...6 lines deleted...]
-        <v>33</v>
+      <c r="B14" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="C14" s="19">
+        <v>42010</v>
+      </c>
+      <c r="D14" s="20">
+        <v>4</v>
       </c>
       <c r="E14" s="4"/>
       <c r="F14" s="4"/>
       <c r="G14" s="5"/>
     </row>
-    <row r="15" spans="1:26" ht="15.75" customHeight="1">
-      <c r="A15" s="14">
+    <row r="15" spans="1:26" ht="20.100000000000001" customHeight="1">
+      <c r="A15" s="15">
         <v>12</v>
       </c>
-      <c r="B15" s="20" t="s">
-[...6 lines deleted...]
-        <v>4</v>
+      <c r="B15" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="C15" s="19">
+        <v>41231</v>
+      </c>
+      <c r="D15" s="20">
+        <v>33</v>
       </c>
       <c r="E15" s="4"/>
       <c r="F15" s="4"/>
       <c r="G15" s="5"/>
     </row>
-    <row r="16" spans="1:26" ht="15.75" customHeight="1">
-      <c r="A16" s="14">
+    <row r="16" spans="1:26" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="15">
         <v>13</v>
       </c>
-      <c r="B16" s="20" t="s">
-[...6 lines deleted...]
-        <v>33</v>
+      <c r="B16" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C16" s="19">
+        <v>41935</v>
+      </c>
+      <c r="D16" s="20">
+        <v>4</v>
       </c>
       <c r="E16" s="4"/>
       <c r="F16" s="4"/>
       <c r="G16" s="5"/>
     </row>
-    <row r="17" spans="1:11" ht="15.75" customHeight="1">
-      <c r="A17" s="14">
+    <row r="17" spans="1:8" ht="20.100000000000001" customHeight="1">
+      <c r="A17" s="15">
         <v>14</v>
       </c>
-      <c r="B17" s="20" t="s">
-[...6 lines deleted...]
-        <v>222</v>
+      <c r="B17" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="19">
+        <v>42208</v>
+      </c>
+      <c r="D17" s="20">
+        <v>4</v>
       </c>
       <c r="E17" s="4"/>
       <c r="F17" s="4"/>
       <c r="G17" s="5"/>
     </row>
-    <row r="18" spans="1:11" ht="15.75" customHeight="1">
-      <c r="A18" s="14">
+    <row r="18" spans="1:8" ht="20.100000000000001" customHeight="1">
+      <c r="A18" s="15">
         <v>15</v>
       </c>
-      <c r="B18" s="20" t="s">
-[...6 lines deleted...]
-        <v>4</v>
+      <c r="B18" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="C18" s="19">
+        <v>41463</v>
+      </c>
+      <c r="D18" s="20">
+        <v>33</v>
       </c>
       <c r="E18" s="4"/>
       <c r="F18" s="4"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
     </row>
-    <row r="19" spans="1:11" ht="15.75" customHeight="1">
-[...1 lines deleted...]
-        <f t="shared" ref="A19:A37" si="0">A18+1</f>
+    <row r="19" spans="1:8" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="15">
+        <f t="shared" ref="A19:A21" si="0">A18+1</f>
         <v>16</v>
       </c>
-      <c r="B19" s="20" t="s">
-[...5 lines deleted...]
-      <c r="D19" s="15">
+      <c r="B19" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="C19" s="19">
+        <v>40930</v>
+      </c>
+      <c r="D19" s="20">
         <v>33</v>
       </c>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
     </row>
-    <row r="20" spans="1:11" ht="15.75" customHeight="1">
-      <c r="A20" s="14">
+    <row r="20" spans="1:8" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="15">
         <f t="shared" si="0"/>
         <v>17</v>
       </c>
-      <c r="B20" s="20" t="s">
-[...6 lines deleted...]
-        <v>33</v>
+      <c r="B20" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="C20" s="19">
+        <v>42301</v>
+      </c>
+      <c r="D20" s="20">
+        <v>222</v>
       </c>
       <c r="E20" s="6"/>
       <c r="F20" s="6"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
     </row>
-    <row r="21" spans="1:11" ht="15.75" customHeight="1">
-      <c r="A21" s="14">
+    <row r="21" spans="1:8" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="15">
         <f t="shared" si="0"/>
         <v>18</v>
       </c>
-      <c r="B21" s="20" t="s">
-[...5 lines deleted...]
-      <c r="D21" s="15">
+      <c r="B21" s="18" t="s">
+        <v>24</v>
+      </c>
+      <c r="C21" s="19">
+        <v>41766</v>
+      </c>
+      <c r="D21" s="20">
         <v>33</v>
       </c>
       <c r="E21" s="6"/>
       <c r="F21" s="6"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
     </row>
-    <row r="22" spans="1:11" ht="15.75" customHeight="1">
+    <row r="22" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A22" s="14">
-        <f t="shared" si="0"/>
+        <v>16</v>
+      </c>
+      <c r="B22" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="C22" s="19">
+        <v>41339</v>
+      </c>
+      <c r="D22" s="20">
+        <v>33</v>
+      </c>
+      <c r="E22" s="6"/>
+      <c r="F22" s="6"/>
+      <c r="G22" s="5"/>
+      <c r="H22" s="5"/>
+    </row>
+    <row r="23" spans="1:8" ht="20.100000000000001" customHeight="1">
+      <c r="A23" s="14">
+        <v>17</v>
+      </c>
+      <c r="B23" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="C23" s="19">
+        <v>40709</v>
+      </c>
+      <c r="D23" s="20">
+        <v>1111</v>
+      </c>
+      <c r="E23" s="6"/>
+      <c r="F23" s="6"/>
+      <c r="G23" s="5"/>
+      <c r="H23" s="5"/>
+    </row>
+    <row r="24" spans="1:8" ht="20.100000000000001" customHeight="1">
+      <c r="A24" s="15">
+        <v>18</v>
+      </c>
+      <c r="B24" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="C24" s="19">
+        <v>40489</v>
+      </c>
+      <c r="D24" s="20">
+        <v>1111</v>
+      </c>
+      <c r="E24" s="6"/>
+      <c r="F24" s="6"/>
+      <c r="G24" s="5"/>
+      <c r="H24" s="5"/>
+    </row>
+    <row r="25" spans="1:8" ht="20.100000000000001" customHeight="1">
+      <c r="A25" s="15">
         <v>19</v>
       </c>
-      <c r="B22" s="20" t="s">
-[...5 lines deleted...]
-      <c r="D22" s="15">
+      <c r="B25" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="C25" s="19">
+        <v>41236</v>
+      </c>
+      <c r="D25" s="20">
         <v>222</v>
       </c>
-      <c r="E22" s="4"/>
-[...5 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="E25" s="6"/>
+      <c r="F25" s="6"/>
+      <c r="G25" s="5"/>
+      <c r="H25" s="5"/>
+    </row>
+    <row r="26" spans="1:8" ht="20.100000000000001" customHeight="1">
+      <c r="A26" s="15">
         <v>20</v>
       </c>
-      <c r="B23" s="20" t="s">
-[...60 lines deleted...]
-        <v>222</v>
+      <c r="B26" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="C26" s="19">
+        <v>40939</v>
+      </c>
+      <c r="D26" s="20">
+        <v>4</v>
       </c>
       <c r="E26" s="6"/>
       <c r="F26" s="6"/>
-      <c r="G26" s="9"/>
-[...14 lines deleted...]
-        <v>222</v>
+      <c r="G26" s="5"/>
+      <c r="H26" s="5"/>
+    </row>
+    <row r="27" spans="1:8" ht="20.100000000000001" customHeight="1">
+      <c r="A27" s="15">
+        <v>21</v>
+      </c>
+      <c r="B27" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="C27" s="19">
+        <v>41697</v>
+      </c>
+      <c r="D27" s="20">
+        <v>0</v>
       </c>
       <c r="E27" s="6"/>
       <c r="F27" s="6"/>
-      <c r="G27" s="9"/>
-[...3 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="G27" s="5"/>
+      <c r="H27" s="5"/>
+    </row>
+    <row r="28" spans="1:8" ht="20.100000000000001" customHeight="1">
+      <c r="A28" s="15">
+        <v>22</v>
+      </c>
+      <c r="B28" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="C28" s="19">
+        <v>40967</v>
+      </c>
+      <c r="D28" s="20">
+        <v>222</v>
+      </c>
+      <c r="E28" s="6"/>
+      <c r="F28" s="6"/>
+      <c r="G28" s="5"/>
+      <c r="H28" s="5"/>
+    </row>
+    <row r="29" spans="1:8" ht="20.100000000000001" customHeight="1">
+      <c r="A29" s="15">
+        <v>23</v>
+      </c>
+      <c r="B29" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="C29" s="19">
+        <v>41648</v>
+      </c>
+      <c r="D29" s="20">
+        <v>222</v>
+      </c>
+      <c r="E29" s="6"/>
+      <c r="F29" s="6"/>
+      <c r="G29" s="5"/>
+      <c r="H29" s="5"/>
+    </row>
+    <row r="30" spans="1:8" ht="20.100000000000001" customHeight="1">
+      <c r="A30" s="15">
+        <v>24</v>
+      </c>
+      <c r="B30" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="C30" s="19">
+        <v>42328</v>
+      </c>
+      <c r="D30" s="20">
+        <v>33</v>
+      </c>
+      <c r="E30" s="6"/>
+      <c r="F30" s="6"/>
+      <c r="G30" s="5"/>
+      <c r="H30" s="5"/>
+    </row>
+    <row r="31" spans="1:8" ht="20.100000000000001" customHeight="1">
+      <c r="A31" s="15">
         <v>25</v>
       </c>
-      <c r="B28" s="20" t="s">
-[...5 lines deleted...]
-      <c r="D28" s="15">
+      <c r="B31" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="C31" s="19">
+        <v>42867</v>
+      </c>
+      <c r="D31" s="20">
+        <v>4</v>
+      </c>
+      <c r="E31" s="6"/>
+      <c r="F31" s="6"/>
+      <c r="G31" s="5"/>
+      <c r="H31" s="5"/>
+    </row>
+    <row r="32" spans="1:8" ht="20.100000000000001" customHeight="1">
+      <c r="A32" s="15">
+        <v>26</v>
+      </c>
+      <c r="B32" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="C32" s="19">
+        <v>41708</v>
+      </c>
+      <c r="D32" s="20">
+        <v>33</v>
+      </c>
+      <c r="E32" s="6"/>
+      <c r="F32" s="6"/>
+      <c r="G32" s="5"/>
+      <c r="H32" s="5"/>
+    </row>
+    <row r="33" spans="1:11" ht="20.100000000000001" customHeight="1">
+      <c r="A33" s="15">
+        <v>27</v>
+      </c>
+      <c r="B33" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="C33" s="19">
+        <v>42309</v>
+      </c>
+      <c r="D33" s="20">
+        <v>4</v>
+      </c>
+      <c r="E33" s="6"/>
+      <c r="F33" s="6"/>
+      <c r="G33" s="5"/>
+      <c r="H33" s="5"/>
+    </row>
+    <row r="34" spans="1:11" ht="20.100000000000001" customHeight="1">
+      <c r="A34" s="15">
+        <v>28</v>
+      </c>
+      <c r="B34" s="21" t="s">
+        <v>37</v>
+      </c>
+      <c r="C34" s="22">
+        <v>42953</v>
+      </c>
+      <c r="D34" s="23">
         <v>0</v>
       </c>
-      <c r="E28" s="4"/>
-[...14 lines deleted...]
-      <c r="D29" s="15">
+      <c r="E34" s="6"/>
+      <c r="F34" s="6"/>
+      <c r="G34" s="5"/>
+      <c r="H34" s="5"/>
+    </row>
+    <row r="35" spans="1:11" ht="20.100000000000001" customHeight="1">
+      <c r="A35" s="15">
+        <v>29</v>
+      </c>
+      <c r="B35" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="C35" s="22">
+        <v>42946</v>
+      </c>
+      <c r="D35" s="23">
         <v>0</v>
       </c>
-      <c r="E29" s="4"/>
-[...59 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="E35" s="6"/>
+      <c r="F35" s="6"/>
+      <c r="G35" s="5"/>
+      <c r="H35" s="5"/>
+    </row>
+    <row r="36" spans="1:11" ht="20.100000000000001" customHeight="1">
+      <c r="A36" s="15">
         <v>30</v>
       </c>
-      <c r="B33" s="21" t="s">
-[...59 lines deleted...]
-      <c r="D36" s="15">
+      <c r="B36" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="C36" s="22">
+        <v>42964</v>
+      </c>
+      <c r="D36" s="23">
         <v>0</v>
       </c>
       <c r="E36" s="4"/>
       <c r="F36" s="4"/>
       <c r="G36" s="5"/>
     </row>
-    <row r="37" spans="1:7" ht="15.75" customHeight="1">
-[...10 lines deleted...]
-      <c r="D37" s="15">
+    <row r="37" spans="1:11" ht="20.100000000000001" customHeight="1">
+      <c r="A37" s="15">
+        <f t="shared" ref="A37:A39" si="1">A36+1</f>
+        <v>31</v>
+      </c>
+      <c r="B37" s="21" t="s">
+        <v>40</v>
+      </c>
+      <c r="C37" s="22">
+        <v>42902</v>
+      </c>
+      <c r="D37" s="23">
         <v>0</v>
       </c>
       <c r="E37" s="4"/>
       <c r="F37" s="4"/>
       <c r="G37" s="5"/>
     </row>
-    <row r="38" spans="1:7" ht="15.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="D38" s="4"/>
+    <row r="38" spans="1:11" ht="20.100000000000001" customHeight="1">
+      <c r="A38" s="15">
+        <f t="shared" si="1"/>
+        <v>32</v>
+      </c>
+      <c r="B38" s="21" t="s">
+        <v>41</v>
+      </c>
+      <c r="C38" s="22">
+        <v>43011</v>
+      </c>
+      <c r="D38" s="23">
+        <v>0</v>
+      </c>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
       <c r="G38" s="5"/>
     </row>
-    <row r="39" spans="1:7" ht="15.75" customHeight="1">
-[...6 lines deleted...]
-      <c r="E39" s="18"/>
+    <row r="39" spans="1:11" ht="20.100000000000001" customHeight="1">
+      <c r="A39" s="15">
+        <f t="shared" si="1"/>
+        <v>33</v>
+      </c>
+      <c r="B39" s="21" t="s">
+        <v>42</v>
+      </c>
+      <c r="C39" s="22">
+        <v>43341</v>
+      </c>
+      <c r="D39" s="23">
+        <v>0</v>
+      </c>
+      <c r="E39" s="4"/>
+      <c r="F39" s="4"/>
       <c r="G39" s="5"/>
     </row>
-    <row r="40" spans="1:7" ht="15.75" customHeight="1">
-[...21 lines deleted...]
-      <c r="D42" s="4"/>
+    <row r="40" spans="1:11" ht="20.100000000000001" customHeight="1">
+      <c r="A40" s="14">
+        <v>31</v>
+      </c>
+      <c r="B40" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="C40" s="22">
+        <v>43138</v>
+      </c>
+      <c r="D40" s="23">
+        <v>0</v>
+      </c>
+      <c r="E40" s="6"/>
+      <c r="F40" s="6"/>
+      <c r="G40" s="9"/>
+      <c r="K40" s="6"/>
+    </row>
+    <row r="41" spans="1:11" ht="20.100000000000001" customHeight="1">
+      <c r="A41" s="14">
+        <v>32</v>
+      </c>
+      <c r="B41" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="C41" s="22">
+        <v>42594</v>
+      </c>
+      <c r="D41" s="23">
+        <v>0</v>
+      </c>
+      <c r="E41" s="6"/>
+      <c r="F41" s="6"/>
+      <c r="G41" s="9"/>
+    </row>
+    <row r="42" spans="1:11" ht="20.100000000000001" customHeight="1">
+      <c r="A42" s="15">
+        <v>33</v>
+      </c>
+      <c r="B42" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="C42" s="22">
+        <v>43132</v>
+      </c>
+      <c r="D42" s="23">
+        <v>0</v>
+      </c>
       <c r="E42" s="4"/>
       <c r="F42" s="4"/>
       <c r="G42" s="5"/>
     </row>
-    <row r="43" spans="1:7" ht="15.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="D43" s="4"/>
+    <row r="43" spans="1:11" ht="20.100000000000001" customHeight="1">
+      <c r="A43" s="15">
+        <v>34</v>
+      </c>
+      <c r="B43" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="C43" s="22">
+        <v>43121</v>
+      </c>
+      <c r="D43" s="23">
+        <v>0</v>
+      </c>
       <c r="E43" s="4"/>
       <c r="F43" s="4"/>
       <c r="G43" s="5"/>
     </row>
-    <row r="44" spans="1:7" ht="15.75" customHeight="1">
-[...4 lines deleted...]
-      <c r="E44" s="16"/>
+    <row r="44" spans="1:11" ht="20.100000000000001" customHeight="1">
+      <c r="A44" s="15">
+        <v>35</v>
+      </c>
+      <c r="B44" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="C44" s="22">
+        <v>43193</v>
+      </c>
+      <c r="D44" s="23">
+        <v>0</v>
+      </c>
+      <c r="E44" s="4"/>
       <c r="F44" s="4"/>
       <c r="G44" s="5"/>
     </row>
-    <row r="45" spans="1:7" ht="15.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="D45" s="4"/>
+    <row r="45" spans="1:11" ht="20.100000000000001" customHeight="1">
+      <c r="A45" s="15">
+        <v>36</v>
+      </c>
+      <c r="B45" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="C45" s="22">
+        <v>43223</v>
+      </c>
+      <c r="D45" s="23">
+        <v>0</v>
+      </c>
       <c r="E45" s="4"/>
       <c r="F45" s="4"/>
       <c r="G45" s="5"/>
     </row>
-    <row r="46" spans="1:7" ht="15.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="D46" s="4"/>
+    <row r="46" spans="1:11" ht="20.100000000000001" customHeight="1">
+      <c r="A46" s="15">
+        <v>37</v>
+      </c>
+      <c r="B46" s="18" t="s">
+        <v>49</v>
+      </c>
+      <c r="C46" s="24">
+        <v>43428</v>
+      </c>
+      <c r="D46" s="20">
+        <v>0</v>
+      </c>
       <c r="E46" s="4"/>
       <c r="F46" s="4"/>
       <c r="G46" s="5"/>
     </row>
-    <row r="47" spans="1:7" ht="15.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="D47" s="4"/>
+    <row r="47" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A47" s="25"/>
+      <c r="B47" s="26"/>
+      <c r="C47" s="27"/>
+      <c r="D47" s="26"/>
       <c r="E47" s="4"/>
       <c r="F47" s="4"/>
       <c r="G47" s="5"/>
     </row>
-    <row r="48" spans="1:7" ht="15.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="D48" s="4"/>
+    <row r="48" spans="1:11" ht="15.75" customHeight="1">
+      <c r="A48" s="25"/>
+      <c r="B48" s="26"/>
+      <c r="C48" s="27"/>
+      <c r="D48" s="26"/>
       <c r="E48" s="4"/>
       <c r="F48" s="4"/>
       <c r="G48" s="5"/>
     </row>
     <row r="49" spans="1:7" ht="15.75" customHeight="1">
-      <c r="A49" s="7"/>
-[...2 lines deleted...]
-      <c r="D49" s="4"/>
+      <c r="A49" s="25"/>
+      <c r="B49" s="26"/>
+      <c r="C49" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="D49" s="17"/>
       <c r="E49" s="4"/>
       <c r="F49" s="4"/>
       <c r="G49" s="5"/>
     </row>
     <row r="50" spans="1:7" ht="15.75" customHeight="1">
       <c r="A50" s="7"/>
       <c r="B50" s="4"/>
       <c r="C50" s="8"/>
       <c r="D50" s="4"/>
       <c r="E50" s="4"/>
       <c r="F50" s="4"/>
       <c r="G50" s="5"/>
     </row>
     <row r="51" spans="1:7" ht="15.75" customHeight="1">
       <c r="A51" s="7"/>
       <c r="B51" s="4"/>
       <c r="C51" s="8"/>
       <c r="D51" s="4"/>
       <c r="E51" s="4"/>
       <c r="F51" s="4"/>
       <c r="G51" s="5"/>
     </row>
     <row r="52" spans="1:7" ht="15.75" customHeight="1">
       <c r="A52" s="7"/>
       <c r="B52" s="4"/>
@@ -9491,145 +9490,469 @@
       <c r="B934" s="4"/>
       <c r="C934" s="8"/>
       <c r="D934" s="4"/>
       <c r="E934" s="4"/>
       <c r="F934" s="4"/>
       <c r="G934" s="5"/>
     </row>
     <row r="935" spans="1:7" ht="15.75" customHeight="1">
       <c r="A935" s="7"/>
       <c r="B935" s="4"/>
       <c r="C935" s="8"/>
       <c r="D935" s="4"/>
       <c r="E935" s="4"/>
       <c r="F935" s="4"/>
       <c r="G935" s="5"/>
     </row>
     <row r="936" spans="1:7" ht="15.75" customHeight="1">
       <c r="A936" s="7"/>
       <c r="B936" s="4"/>
       <c r="C936" s="8"/>
       <c r="D936" s="4"/>
       <c r="E936" s="4"/>
       <c r="F936" s="4"/>
       <c r="G936" s="5"/>
     </row>
-    <row r="937" spans="1:7" ht="15.75">
+    <row r="937" spans="1:7" ht="15.75" customHeight="1">
       <c r="A937" s="7"/>
       <c r="B937" s="4"/>
       <c r="C937" s="8"/>
       <c r="D937" s="4"/>
       <c r="E937" s="4"/>
       <c r="F937" s="4"/>
       <c r="G937" s="5"/>
     </row>
-    <row r="938" spans="1:7" ht="15.75">
+    <row r="938" spans="1:7" ht="15.75" customHeight="1">
       <c r="A938" s="7"/>
       <c r="B938" s="4"/>
       <c r="C938" s="8"/>
       <c r="D938" s="4"/>
       <c r="E938" s="4"/>
       <c r="F938" s="4"/>
       <c r="G938" s="5"/>
     </row>
-    <row r="939" spans="1:7" ht="15.75">
+    <row r="939" spans="1:7" ht="15.75" customHeight="1">
       <c r="A939" s="7"/>
       <c r="B939" s="4"/>
       <c r="C939" s="8"/>
       <c r="D939" s="4"/>
       <c r="E939" s="4"/>
       <c r="F939" s="4"/>
       <c r="G939" s="5"/>
     </row>
-    <row r="940" spans="1:7" ht="15.75">
+    <row r="940" spans="1:7" ht="15.75" customHeight="1">
       <c r="A940" s="7"/>
       <c r="B940" s="4"/>
       <c r="C940" s="8"/>
       <c r="D940" s="4"/>
       <c r="E940" s="4"/>
       <c r="F940" s="4"/>
       <c r="G940" s="5"/>
     </row>
-    <row r="941" spans="1:7" ht="15.75">
+    <row r="941" spans="1:7" ht="15.75" customHeight="1">
       <c r="A941" s="7"/>
       <c r="B941" s="4"/>
       <c r="C941" s="8"/>
       <c r="D941" s="4"/>
       <c r="E941" s="4"/>
       <c r="F941" s="4"/>
       <c r="G941" s="5"/>
     </row>
-    <row r="942" spans="1:7" ht="15.75">
+    <row r="942" spans="1:7" ht="15.75" customHeight="1">
       <c r="A942" s="7"/>
       <c r="B942" s="4"/>
       <c r="C942" s="8"/>
       <c r="D942" s="4"/>
       <c r="E942" s="4"/>
       <c r="F942" s="4"/>
       <c r="G942" s="5"/>
     </row>
-    <row r="943" spans="1:7" ht="15.75">
+    <row r="943" spans="1:7" ht="15.75" customHeight="1">
       <c r="A943" s="7"/>
       <c r="B943" s="4"/>
       <c r="C943" s="8"/>
       <c r="D943" s="4"/>
       <c r="E943" s="4"/>
       <c r="F943" s="4"/>
       <c r="G943" s="5"/>
     </row>
-    <row r="944" spans="1:7" ht="15.75">
+    <row r="944" spans="1:7" ht="15.75" customHeight="1">
       <c r="A944" s="7"/>
       <c r="B944" s="4"/>
       <c r="C944" s="8"/>
       <c r="D944" s="4"/>
       <c r="E944" s="4"/>
       <c r="F944" s="4"/>
       <c r="G944" s="5"/>
     </row>
-    <row r="945" spans="1:7" ht="15.75">
+    <row r="945" spans="1:7" ht="15.75" customHeight="1">
       <c r="A945" s="7"/>
       <c r="B945" s="4"/>
       <c r="C945" s="8"/>
       <c r="D945" s="4"/>
       <c r="E945" s="4"/>
       <c r="F945" s="4"/>
       <c r="G945" s="5"/>
     </row>
     <row r="946" spans="1:7" ht="15.75" customHeight="1">
       <c r="A946" s="7"/>
       <c r="B946" s="4"/>
       <c r="C946" s="8"/>
       <c r="D946" s="4"/>
       <c r="E946" s="4"/>
       <c r="F946" s="4"/>
       <c r="G946" s="5"/>
     </row>
+    <row r="947" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A947" s="7"/>
+      <c r="B947" s="4"/>
+      <c r="C947" s="8"/>
+      <c r="D947" s="4"/>
+      <c r="E947" s="4"/>
+      <c r="F947" s="4"/>
+      <c r="G947" s="5"/>
+    </row>
+    <row r="948" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A948" s="7"/>
+      <c r="B948" s="4"/>
+      <c r="C948" s="8"/>
+      <c r="D948" s="4"/>
+      <c r="E948" s="4"/>
+      <c r="F948" s="4"/>
+      <c r="G948" s="5"/>
+    </row>
+    <row r="949" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A949" s="7"/>
+      <c r="B949" s="4"/>
+      <c r="C949" s="8"/>
+      <c r="D949" s="4"/>
+      <c r="E949" s="4"/>
+      <c r="F949" s="4"/>
+      <c r="G949" s="5"/>
+    </row>
+    <row r="950" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A950" s="7"/>
+      <c r="B950" s="4"/>
+      <c r="C950" s="8"/>
+      <c r="D950" s="4"/>
+      <c r="E950" s="4"/>
+      <c r="F950" s="4"/>
+      <c r="G950" s="5"/>
+    </row>
+    <row r="951" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A951" s="7"/>
+      <c r="B951" s="4"/>
+      <c r="C951" s="8"/>
+      <c r="D951" s="4"/>
+      <c r="E951" s="4"/>
+      <c r="F951" s="4"/>
+      <c r="G951" s="5"/>
+    </row>
+    <row r="952" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A952" s="7"/>
+      <c r="B952" s="4"/>
+      <c r="C952" s="8"/>
+      <c r="D952" s="4"/>
+      <c r="E952" s="4"/>
+      <c r="F952" s="4"/>
+      <c r="G952" s="5"/>
+    </row>
+    <row r="953" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A953" s="7"/>
+      <c r="B953" s="4"/>
+      <c r="C953" s="8"/>
+      <c r="D953" s="4"/>
+      <c r="E953" s="4"/>
+      <c r="F953" s="4"/>
+      <c r="G953" s="5"/>
+    </row>
+    <row r="954" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A954" s="7"/>
+      <c r="B954" s="4"/>
+      <c r="C954" s="8"/>
+      <c r="D954" s="4"/>
+      <c r="E954" s="4"/>
+      <c r="F954" s="4"/>
+      <c r="G954" s="5"/>
+    </row>
+    <row r="955" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A955" s="7"/>
+      <c r="B955" s="4"/>
+      <c r="C955" s="8"/>
+      <c r="D955" s="4"/>
+      <c r="E955" s="4"/>
+      <c r="F955" s="4"/>
+      <c r="G955" s="5"/>
+    </row>
+    <row r="956" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A956" s="7"/>
+      <c r="B956" s="4"/>
+      <c r="C956" s="8"/>
+      <c r="D956" s="4"/>
+      <c r="E956" s="4"/>
+      <c r="F956" s="4"/>
+      <c r="G956" s="5"/>
+    </row>
+    <row r="957" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A957" s="7"/>
+      <c r="B957" s="4"/>
+      <c r="C957" s="8"/>
+      <c r="D957" s="4"/>
+      <c r="E957" s="4"/>
+      <c r="F957" s="4"/>
+      <c r="G957" s="5"/>
+    </row>
+    <row r="958" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A958" s="7"/>
+      <c r="B958" s="4"/>
+      <c r="C958" s="8"/>
+      <c r="D958" s="4"/>
+      <c r="E958" s="4"/>
+      <c r="F958" s="4"/>
+      <c r="G958" s="5"/>
+    </row>
+    <row r="959" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A959" s="7"/>
+      <c r="B959" s="4"/>
+      <c r="C959" s="8"/>
+      <c r="D959" s="4"/>
+      <c r="E959" s="4"/>
+      <c r="F959" s="4"/>
+      <c r="G959" s="5"/>
+    </row>
+    <row r="960" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A960" s="7"/>
+      <c r="B960" s="4"/>
+      <c r="C960" s="8"/>
+      <c r="D960" s="4"/>
+      <c r="E960" s="4"/>
+      <c r="F960" s="4"/>
+      <c r="G960" s="5"/>
+    </row>
+    <row r="961" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A961" s="7"/>
+      <c r="B961" s="4"/>
+      <c r="C961" s="8"/>
+      <c r="D961" s="4"/>
+      <c r="E961" s="4"/>
+      <c r="F961" s="4"/>
+      <c r="G961" s="5"/>
+    </row>
+    <row r="962" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A962" s="7"/>
+      <c r="B962" s="4"/>
+      <c r="C962" s="8"/>
+      <c r="D962" s="4"/>
+      <c r="E962" s="4"/>
+      <c r="F962" s="4"/>
+      <c r="G962" s="5"/>
+    </row>
+    <row r="963" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A963" s="7"/>
+      <c r="B963" s="4"/>
+      <c r="C963" s="8"/>
+      <c r="D963" s="4"/>
+      <c r="E963" s="4"/>
+      <c r="F963" s="4"/>
+      <c r="G963" s="5"/>
+    </row>
+    <row r="964" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A964" s="7"/>
+      <c r="B964" s="4"/>
+      <c r="C964" s="8"/>
+      <c r="D964" s="4"/>
+      <c r="E964" s="4"/>
+      <c r="F964" s="4"/>
+      <c r="G964" s="5"/>
+    </row>
+    <row r="965" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A965" s="7"/>
+      <c r="B965" s="4"/>
+      <c r="C965" s="8"/>
+      <c r="D965" s="4"/>
+      <c r="E965" s="4"/>
+      <c r="F965" s="4"/>
+      <c r="G965" s="5"/>
+    </row>
+    <row r="966" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A966" s="7"/>
+      <c r="B966" s="4"/>
+      <c r="C966" s="8"/>
+      <c r="D966" s="4"/>
+      <c r="E966" s="4"/>
+      <c r="F966" s="4"/>
+      <c r="G966" s="5"/>
+    </row>
+    <row r="967" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A967" s="7"/>
+      <c r="B967" s="4"/>
+      <c r="C967" s="8"/>
+      <c r="D967" s="4"/>
+      <c r="E967" s="4"/>
+      <c r="F967" s="4"/>
+      <c r="G967" s="5"/>
+    </row>
+    <row r="968" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A968" s="7"/>
+      <c r="B968" s="4"/>
+      <c r="C968" s="8"/>
+      <c r="D968" s="4"/>
+      <c r="E968" s="4"/>
+      <c r="F968" s="4"/>
+      <c r="G968" s="5"/>
+    </row>
+    <row r="969" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A969" s="7"/>
+      <c r="B969" s="4"/>
+      <c r="C969" s="8"/>
+      <c r="D969" s="4"/>
+      <c r="E969" s="4"/>
+      <c r="F969" s="4"/>
+      <c r="G969" s="5"/>
+    </row>
+    <row r="970" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A970" s="7"/>
+      <c r="B970" s="4"/>
+      <c r="C970" s="8"/>
+      <c r="D970" s="4"/>
+      <c r="E970" s="4"/>
+      <c r="F970" s="4"/>
+      <c r="G970" s="5"/>
+    </row>
+    <row r="971" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A971" s="7"/>
+      <c r="B971" s="4"/>
+      <c r="C971" s="8"/>
+      <c r="D971" s="4"/>
+      <c r="E971" s="4"/>
+      <c r="F971" s="4"/>
+      <c r="G971" s="5"/>
+    </row>
+    <row r="972" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A972" s="7"/>
+      <c r="B972" s="4"/>
+      <c r="C972" s="8"/>
+      <c r="D972" s="4"/>
+      <c r="E972" s="4"/>
+      <c r="F972" s="4"/>
+      <c r="G972" s="5"/>
+    </row>
+    <row r="973" spans="1:7" ht="15.75">
+      <c r="A973" s="7"/>
+      <c r="B973" s="4"/>
+      <c r="C973" s="8"/>
+      <c r="D973" s="4"/>
+      <c r="E973" s="4"/>
+      <c r="F973" s="4"/>
+      <c r="G973" s="5"/>
+    </row>
+    <row r="974" spans="1:7" ht="15.75">
+      <c r="A974" s="7"/>
+      <c r="B974" s="4"/>
+      <c r="C974" s="8"/>
+      <c r="D974" s="4"/>
+      <c r="E974" s="4"/>
+      <c r="F974" s="4"/>
+      <c r="G974" s="5"/>
+    </row>
+    <row r="975" spans="1:7" ht="15.75">
+      <c r="A975" s="7"/>
+      <c r="B975" s="4"/>
+      <c r="C975" s="8"/>
+      <c r="D975" s="4"/>
+      <c r="E975" s="4"/>
+      <c r="F975" s="4"/>
+      <c r="G975" s="5"/>
+    </row>
+    <row r="976" spans="1:7" ht="15.75">
+      <c r="A976" s="7"/>
+      <c r="B976" s="4"/>
+      <c r="C976" s="8"/>
+      <c r="D976" s="4"/>
+      <c r="E976" s="4"/>
+      <c r="F976" s="4"/>
+      <c r="G976" s="5"/>
+    </row>
+    <row r="977" spans="1:7" ht="15.75">
+      <c r="A977" s="7"/>
+      <c r="B977" s="4"/>
+      <c r="C977" s="8"/>
+      <c r="D977" s="4"/>
+      <c r="E977" s="4"/>
+      <c r="F977" s="4"/>
+      <c r="G977" s="5"/>
+    </row>
+    <row r="978" spans="1:7" ht="15.75">
+      <c r="A978" s="7"/>
+      <c r="B978" s="4"/>
+      <c r="C978" s="8"/>
+      <c r="D978" s="4"/>
+      <c r="E978" s="4"/>
+      <c r="F978" s="4"/>
+      <c r="G978" s="5"/>
+    </row>
+    <row r="979" spans="1:7" ht="15.75">
+      <c r="A979" s="7"/>
+      <c r="B979" s="4"/>
+      <c r="C979" s="8"/>
+      <c r="D979" s="4"/>
+      <c r="E979" s="4"/>
+      <c r="F979" s="4"/>
+      <c r="G979" s="5"/>
+    </row>
+    <row r="980" spans="1:7" ht="15.75">
+      <c r="A980" s="7"/>
+      <c r="B980" s="4"/>
+      <c r="C980" s="8"/>
+      <c r="D980" s="4"/>
+      <c r="E980" s="4"/>
+      <c r="F980" s="4"/>
+      <c r="G980" s="5"/>
+    </row>
+    <row r="981" spans="1:7" ht="15.75">
+      <c r="A981" s="7"/>
+      <c r="B981" s="4"/>
+      <c r="C981" s="8"/>
+      <c r="D981" s="4"/>
+      <c r="E981" s="4"/>
+      <c r="F981" s="4"/>
+      <c r="G981" s="5"/>
+    </row>
+    <row r="982" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A982" s="7"/>
+      <c r="B982" s="4"/>
+      <c r="C982" s="8"/>
+      <c r="D982" s="4"/>
+      <c r="E982" s="4"/>
+      <c r="F982" s="4"/>
+      <c r="G982" s="5"/>
+    </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A1:D1"/>
-    <mergeCell ref="C39:E39"/>
+    <mergeCell ref="C49:D49"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>