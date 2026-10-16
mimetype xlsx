--- v0 (2026-05-08)
+++ v1 (2026-10-16)
@@ -1,407 +1,411 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="22260" windowHeight="12645"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="A19" i="1" l="1"/>
+  <c r="A20" i="1" s="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
+  <si>
+    <t>N</t>
+  </si>
+  <si>
+    <t>Անուն Ազգանուն Հայրանուն</t>
+  </si>
   <si>
     <t>Հովհաննիսյան Ռաֆիկ Գրիգորի</t>
   </si>
   <si>
     <t>17․09․2012</t>
   </si>
   <si>
     <t>Ասատրյան Արշակ Լիպարիտի</t>
   </si>
   <si>
     <t>21․12․2009</t>
   </si>
   <si>
+    <t>Համբարձումյան Սամվել Դավիթի</t>
+  </si>
+  <si>
+    <t>15.10.2014</t>
+  </si>
+  <si>
+    <t>Գևորգյան Տիգրան Սամվելի</t>
+  </si>
+  <si>
+    <t>17․09․2015</t>
+  </si>
+  <si>
+    <t>Ասատրյան Լևոն Լիպարիտի</t>
+  </si>
+  <si>
+    <t>17.05.2013</t>
+  </si>
+  <si>
     <t>Մարգարյան Դավիթ Ալիկի</t>
   </si>
   <si>
     <t>28․09․2012</t>
   </si>
   <si>
-    <t>Համբարձումյան Սամվել Դավիթի</t>
-[...10 lines deleted...]
-  <si>
     <t>Թարվերդյան Եվա Ոաֆիկի</t>
   </si>
   <si>
     <t>15․09․2014</t>
   </si>
   <si>
-    <t>Սահակյան Լինա Կարենի</t>
-[...10 lines deleted...]
-  <si>
     <t>Սողոմոնյան Էդվարդ Արմենի</t>
   </si>
   <si>
     <t>05.28.2014</t>
   </si>
   <si>
+    <t>Պողոսյան Մանուկ Սարգիսի</t>
+  </si>
+  <si>
+    <t>19․08․2015</t>
+  </si>
+  <si>
     <t>Հովհաննիսյան Արամ Դավիթի</t>
   </si>
   <si>
     <t>16․03․2017</t>
   </si>
   <si>
-    <t>Մարգարյան Արթուր Կարենի</t>
-[...20 lines deleted...]
-    <t>25.04.2015</t>
+    <t>Գևորգյան Միհրան Սամվելի</t>
+  </si>
+  <si>
+    <t>26.09.2018</t>
+  </si>
+  <si>
+    <t>Մկրտչյան Արմեն Աշոտի</t>
+  </si>
+  <si>
+    <t>24.07.2018</t>
+  </si>
+  <si>
+    <t>Սարգսյան Ռուբեն Սմբատի</t>
+  </si>
+  <si>
+    <t>27․08․2017</t>
+  </si>
+  <si>
+    <t>Բաբայան Արա Սամվելի</t>
+  </si>
+  <si>
+    <t>24.03.2017</t>
   </si>
   <si>
     <t>Մարգարյան Արմեն Արսենի</t>
   </si>
   <si>
     <t>16.08.2017</t>
   </si>
   <si>
-    <t>Մկրտչյան Արմեն Աշոտի</t>
-[...23 lines deleted...]
-    <t>N</t>
+    <t>Գասպարյան Սառա Դավիթի</t>
+  </si>
+  <si>
+    <t>21․06․2018</t>
+  </si>
+  <si>
+    <t>Կարապետյան Հայկ Դավիթի</t>
+  </si>
+  <si>
+    <t>13․02․2020</t>
+  </si>
+  <si>
+    <t>Ծննդյան թիվ</t>
+  </si>
+  <si>
+    <t>Կարգ,Վարկանիշ</t>
+  </si>
+  <si>
+    <t>Թարմացվել է՝ 01.10.2026</t>
   </si>
   <si>
     <t>Մարզիչ՝ Աշոտ Խուդավերդյան</t>
   </si>
   <si>
-    <t>Մասնաճյուղ՝  Եղեգնաձոր</t>
-[...23 lines deleted...]
-    <t>26.09.2018</t>
+    <t>Մասնաճյուղ՝ Եղեգնաձոր</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="9">
+  <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Sylfaen"/>
+      <family val="1"/>
+    </font>
+    <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Merriweather"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Merriweather"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
-      <family val="2"/>
-[...2 lines deleted...]
-      <b/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Sylfaen"/>
+      <family val="1"/>
+    </font>
+    <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...6 lines deleted...]
-    <font>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Sylfaen"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Merriweather"/>
+    </font>
+    <font>
+      <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...24 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -627,429 +631,456 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Z26"/>
+  <dimension ref="A1:Z24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H29" sqref="H29"/>
+      <selection activeCell="F16" sqref="F16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="41.5703125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="22.5703125" customWidth="1"/>
+    <col min="2" max="2" width="39.140625" customWidth="1"/>
+    <col min="3" max="3" width="16.42578125" customWidth="1"/>
+    <col min="4" max="4" width="21.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="18.75" customHeight="1">
-      <c r="A1" s="3" t="s">
+    <row r="1" spans="1:26" ht="21" customHeight="1">
+      <c r="A1" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="B1" s="3"/>
-[...4 lines deleted...]
-      <c r="A2" s="3" t="s">
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+    </row>
+    <row r="2" spans="1:26" ht="21" customHeight="1">
+      <c r="A2" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="B2" s="3"/>
-[...1 lines deleted...]
-      <c r="D2" s="3"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
     </row>
     <row r="3" spans="1:26" ht="39.75" customHeight="1">
-      <c r="A3" s="2" t="s">
+      <c r="A3" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="6"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="7"/>
+      <c r="L3" s="7"/>
+      <c r="M3" s="7"/>
+      <c r="N3" s="7"/>
+      <c r="O3" s="7"/>
+      <c r="P3" s="7"/>
+      <c r="Q3" s="7"/>
+      <c r="R3" s="7"/>
+      <c r="S3" s="7"/>
+      <c r="T3" s="7"/>
+      <c r="U3" s="7"/>
+      <c r="V3" s="7"/>
+      <c r="W3" s="7"/>
+      <c r="X3" s="7"/>
+      <c r="Y3" s="7"/>
+      <c r="Z3" s="7"/>
+    </row>
+    <row r="4" spans="1:26" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="19">
+        <v>1</v>
+      </c>
+      <c r="B4" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="D4" s="21">
+        <v>1111</v>
+      </c>
+      <c r="E4" s="8"/>
+      <c r="F4" s="2"/>
+    </row>
+    <row r="5" spans="1:26" ht="20.100000000000001" customHeight="1">
+      <c r="A5" s="19">
+        <v>2</v>
+      </c>
+      <c r="B5" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="21">
+        <v>1111</v>
+      </c>
+      <c r="E5" s="8"/>
+      <c r="F5" s="2"/>
+    </row>
+    <row r="6" spans="1:26" ht="20.100000000000001" customHeight="1">
+      <c r="A6" s="22">
+        <v>3</v>
+      </c>
+      <c r="B6" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="21">
+        <v>222</v>
+      </c>
+      <c r="E6" s="9"/>
+      <c r="F6" s="9"/>
+      <c r="G6" s="10"/>
+    </row>
+    <row r="7" spans="1:26" ht="20.100000000000001" customHeight="1">
+      <c r="A7" s="22">
+        <v>4</v>
+      </c>
+      <c r="B7" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="21">
+        <v>222</v>
+      </c>
+      <c r="E7" s="9"/>
+      <c r="F7" s="9"/>
+      <c r="G7" s="10"/>
+    </row>
+    <row r="8" spans="1:26" ht="20.100000000000001" customHeight="1">
+      <c r="A8" s="22">
+        <v>5</v>
+      </c>
+      <c r="B8" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="C8" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" s="21">
+        <v>222</v>
+      </c>
+      <c r="E8" s="9"/>
+      <c r="F8" s="9"/>
+      <c r="G8" s="10"/>
+    </row>
+    <row r="9" spans="1:26" ht="20.100000000000001" customHeight="1">
+      <c r="A9" s="22">
+        <v>6</v>
+      </c>
+      <c r="B9" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="D9" s="21">
+        <v>222</v>
+      </c>
+      <c r="E9" s="9"/>
+      <c r="F9" s="9"/>
+      <c r="G9" s="10"/>
+    </row>
+    <row r="10" spans="1:26" ht="20.100000000000001" customHeight="1">
+      <c r="A10" s="22">
+        <v>7</v>
+      </c>
+      <c r="B10" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="D10" s="21">
+        <v>222</v>
+      </c>
+      <c r="E10" s="9"/>
+      <c r="F10" s="9"/>
+      <c r="G10" s="10"/>
+    </row>
+    <row r="11" spans="1:26" ht="20.100000000000001" customHeight="1">
+      <c r="A11" s="22">
+        <v>8</v>
+      </c>
+      <c r="B11" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="C11" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="D11" s="21">
+        <v>33</v>
+      </c>
+      <c r="E11" s="9"/>
+      <c r="F11" s="9"/>
+      <c r="G11" s="10"/>
+    </row>
+    <row r="12" spans="1:26" ht="20.100000000000001" customHeight="1">
+      <c r="A12" s="22">
+        <v>9</v>
+      </c>
+      <c r="B12" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="C12" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="D12" s="21">
+        <v>33</v>
+      </c>
+      <c r="E12" s="9"/>
+      <c r="F12" s="9"/>
+      <c r="G12" s="10"/>
+    </row>
+    <row r="13" spans="1:26" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="22">
+        <v>10</v>
+      </c>
+      <c r="B13" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="21">
+        <v>33</v>
+      </c>
+      <c r="E13" s="9"/>
+      <c r="F13" s="9"/>
+      <c r="G13" s="10"/>
+    </row>
+    <row r="14" spans="1:26" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="22">
+        <v>11</v>
+      </c>
+      <c r="B14" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="C14" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="D14" s="21">
+        <v>4</v>
+      </c>
+      <c r="E14" s="9"/>
+      <c r="F14" s="9"/>
+      <c r="G14" s="10"/>
+    </row>
+    <row r="15" spans="1:26" ht="20.100000000000001" customHeight="1">
+      <c r="A15" s="22">
+        <v>12</v>
+      </c>
+      <c r="B15" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="C15" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="D15" s="21">
+        <v>4</v>
+      </c>
+      <c r="E15" s="9"/>
+      <c r="F15" s="9"/>
+      <c r="G15" s="10"/>
+    </row>
+    <row r="16" spans="1:26" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="22">
+        <v>13</v>
+      </c>
+      <c r="B16" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="C16" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="D16" s="21">
+        <v>0</v>
+      </c>
+      <c r="E16" s="9"/>
+      <c r="F16" s="9"/>
+      <c r="G16" s="10"/>
+    </row>
+    <row r="17" spans="1:8" ht="20.100000000000001" customHeight="1">
+      <c r="A17" s="22">
+        <v>14</v>
+      </c>
+      <c r="B17" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="C17" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="D17" s="21">
+        <v>0</v>
+      </c>
+      <c r="E17" s="9"/>
+      <c r="F17" s="9"/>
+      <c r="G17" s="10"/>
+    </row>
+    <row r="18" spans="1:8" ht="20.100000000000001" customHeight="1">
+      <c r="A18" s="22">
+        <v>15</v>
+      </c>
+      <c r="B18" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="C18" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="D18" s="21">
+        <v>0</v>
+      </c>
+      <c r="E18" s="9"/>
+      <c r="F18" s="9"/>
+      <c r="G18" s="10"/>
+      <c r="H18" s="10"/>
+    </row>
+    <row r="19" spans="1:8" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="22">
+        <f t="shared" ref="A19:A20" si="0">A18+1</f>
+        <v>16</v>
+      </c>
+      <c r="B19" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="C19" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="D19" s="21">
+        <v>0</v>
+      </c>
+      <c r="E19" s="9"/>
+      <c r="F19" s="9"/>
+      <c r="G19" s="10"/>
+      <c r="H19" s="10"/>
+    </row>
+    <row r="20" spans="1:8" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="22">
+        <f t="shared" si="0"/>
+        <v>17</v>
+      </c>
+      <c r="B20" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="C20" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D20" s="21">
+        <v>0</v>
+      </c>
+      <c r="E20" s="11"/>
+      <c r="F20" s="11"/>
+      <c r="G20" s="10"/>
+      <c r="H20" s="10"/>
+    </row>
+    <row r="21" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A21" s="12"/>
+      <c r="B21" s="13"/>
+      <c r="C21" s="14"/>
+      <c r="D21" s="15"/>
+      <c r="E21" s="9"/>
+      <c r="F21" s="9"/>
+      <c r="G21" s="10"/>
+    </row>
+    <row r="22" spans="1:8" ht="20.25" customHeight="1">
+      <c r="A22" s="12"/>
+      <c r="B22" s="13"/>
+      <c r="C22" s="16" t="s">
         <v>38</v>
       </c>
-      <c r="B3" s="9" t="s">
-[...337 lines deleted...]
-      <c r="D26" s="7"/>
+      <c r="D22" s="16"/>
+      <c r="E22" s="9"/>
+      <c r="F22" s="9"/>
+      <c r="G22" s="10"/>
+    </row>
+    <row r="23" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A23" s="12"/>
+      <c r="B23" s="9"/>
+      <c r="C23" s="17"/>
+      <c r="D23" s="17"/>
+      <c r="E23" s="9"/>
+      <c r="F23" s="9"/>
+      <c r="G23" s="10"/>
+    </row>
+    <row r="24" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A24" s="12"/>
+      <c r="B24" s="9"/>
+      <c r="C24" s="18"/>
+      <c r="D24" s="9"/>
+      <c r="E24" s="9"/>
+      <c r="F24" s="9"/>
+      <c r="G24" s="10"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
-    <mergeCell ref="C26:D26"/>
+  <mergeCells count="4">
+    <mergeCell ref="C23:D23"/>
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A2:D2"/>
+    <mergeCell ref="C22:D22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>