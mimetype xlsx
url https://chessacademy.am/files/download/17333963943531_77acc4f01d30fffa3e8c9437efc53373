--- v0 (2026-05-30)
+++ v1 (2026-10-24)
@@ -4,67 +4,67 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\CA\Desktop\Մարզերի սաներ- հունվար\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\CA\Desktop\ցուցակ մարզերի սաների 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="35">
   <si>
     <t>Երիցյան Ռադիկ Ազատի</t>
   </si>
   <si>
     <t>Մարգարյան Դավիթ Կամոյի</t>
   </si>
   <si>
     <t>Սարգսյան Նարիկ Վարդանի</t>
   </si>
   <si>
     <t>Անդրեասյան Անգելինա Գրիգորի</t>
   </si>
   <si>
     <t>Հայրապետյան Հովիկ Գրիգորի</t>
   </si>
   <si>
     <t>Ղահրամանյան Արման Սերոբի</t>
   </si>
   <si>
     <t>Երիցյան Հրաչ Արսենի</t>
   </si>
   <si>
     <t>Մնացականյան Նորիկ Հրաչի</t>
   </si>
   <si>
@@ -94,309 +94,300 @@
   <si>
     <t>Զառուկյան Դավիթ Սամվելի</t>
   </si>
   <si>
     <t>Հարությունյան Արտյոմ Հովհաննեսի</t>
   </si>
   <si>
     <t>Գրիգորյան Մանե Գևորգի</t>
   </si>
   <si>
     <t>Մարգարյան Դավիթ Գարիկի</t>
   </si>
   <si>
     <t>Մինասյան Տիգրան Գարուշի</t>
   </si>
   <si>
     <t>Նադարյան Սամուել Ջիվանի</t>
   </si>
   <si>
     <t>Սեդրակյան Գոռ Գևորգի</t>
   </si>
   <si>
     <t>Օհանյան Տիգրան Գրիգորի</t>
   </si>
   <si>
-    <t>Խաչատրյան Լիլիթ Հովհաննեսի</t>
-[...1 lines deleted...]
-  <si>
     <t>Հովհաննիսյան Մովսես Կարենի</t>
   </si>
   <si>
     <t>Մարտիրոսյան Անդրանիկ Վաղիշի</t>
   </si>
   <si>
-    <t>Ֆանյան Սամսոն Ալյոշայի</t>
-[...4 lines deleted...]
-  <si>
     <t>Ծննդյան թիվ</t>
   </si>
   <si>
+    <t>Զեյնալյան Հայկազ Պետրոսի</t>
+  </si>
+  <si>
+    <t>Մնացականյան Մոնթե Արտակի</t>
+  </si>
+  <si>
+    <t>Թարմացվել է՝ 01.10.2026</t>
+  </si>
+  <si>
+    <t>Մասնաճյուղ՝ Արարատ</t>
+  </si>
+  <si>
+    <t>Մարզիչ՝ Իսահակ Հարությունյան</t>
+  </si>
+  <si>
     <t>N</t>
   </si>
   <si>
     <t>Անուն Ազգանուն Հայրանուն</t>
   </si>
   <si>
     <t>Կարգ,Վարկանիշ</t>
-  </si>
-[...7 lines deleted...]
-    <t>Թարմացվել է՝ 09.02.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
       <sz val="12"/>
-      <color theme="1"/>
-[...2 lines deleted...]
-      <charset val="204"/>
+      <color rgb="FF000000"/>
+      <name val="Merriweather"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Merriweather"/>
     </font>
     <font>
       <b/>
-      <sz val="14"/>
+      <sz val="12"/>
       <color theme="1"/>
+      <name val="Sylfaen"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Merriweather"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Sylfaen"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="GHEA Grapalat"/>
+      <family val="3"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="7">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="thin">
-[...27 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="thin">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -666,556 +657,563 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:K35"/>
+  <dimension ref="A1:Z33"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A16" workbookViewId="0">
-      <selection activeCell="D40" sqref="D40"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D6" sqref="D6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="6.140625" style="14" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="21.5703125" customWidth="1"/>
+    <col min="1" max="1" width="10.28515625" customWidth="1"/>
+    <col min="2" max="2" width="41.42578125" customWidth="1"/>
+    <col min="3" max="3" width="19.5703125" customWidth="1"/>
+    <col min="4" max="4" width="25.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="19" t="s">
+    <row r="1" spans="1:26" ht="29.25" customHeight="1">
+      <c r="A1" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+    </row>
+    <row r="2" spans="1:26" ht="34.5" customHeight="1">
+      <c r="A2" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="23"/>
+      <c r="C2" s="23"/>
+      <c r="D2" s="23"/>
+    </row>
+    <row r="3" spans="1:26" ht="33" customHeight="1">
+      <c r="A3" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="B3" s="12" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="20"/>
-[...4 lines deleted...]
-      <c r="A2" s="19" t="s">
+      <c r="C3" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="D3" s="11" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="20"/>
-[...10 lines deleted...]
-      <c r="C3" s="22" t="s">
+      <c r="E3" s="13"/>
+      <c r="F3" s="13"/>
+      <c r="G3" s="14"/>
+      <c r="H3" s="15"/>
+      <c r="I3" s="15"/>
+      <c r="J3" s="15"/>
+      <c r="K3" s="15"/>
+      <c r="L3" s="15"/>
+      <c r="M3" s="15"/>
+      <c r="N3" s="15"/>
+      <c r="O3" s="15"/>
+      <c r="P3" s="15"/>
+      <c r="Q3" s="15"/>
+      <c r="R3" s="15"/>
+      <c r="S3" s="15"/>
+      <c r="T3" s="15"/>
+      <c r="U3" s="15"/>
+      <c r="V3" s="15"/>
+      <c r="W3" s="15"/>
+      <c r="X3" s="15"/>
+      <c r="Y3" s="15"/>
+      <c r="Z3" s="15"/>
+    </row>
+    <row r="4" spans="1:26" ht="18">
+      <c r="A4" s="18">
+        <v>1</v>
+      </c>
+      <c r="B4" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="21">
+        <v>41595</v>
+      </c>
+      <c r="D4" s="17">
+        <v>1981</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" ht="18">
+      <c r="A5" s="19">
+        <v>2</v>
+      </c>
+      <c r="B5" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="21">
+        <v>40262</v>
+      </c>
+      <c r="D5" s="17">
+        <v>1997</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" ht="18">
+      <c r="A6" s="19">
+        <v>3</v>
+      </c>
+      <c r="B6" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="C6" s="21">
+        <v>40982</v>
+      </c>
+      <c r="D6" s="17">
+        <v>1987</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" ht="18">
+      <c r="A7" s="19">
+        <v>4</v>
+      </c>
+      <c r="B7" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="C7" s="21">
+        <v>41305</v>
+      </c>
+      <c r="D7" s="17">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" ht="18">
+      <c r="A8" s="19">
+        <v>5</v>
+      </c>
+      <c r="B8" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="C8" s="21">
+        <v>40689</v>
+      </c>
+      <c r="D8" s="17">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" ht="18">
+      <c r="A9" s="19">
+        <v>6</v>
+      </c>
+      <c r="B9" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="21">
+        <v>42747</v>
+      </c>
+      <c r="D9" s="17">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" ht="18">
+      <c r="A10" s="18">
+        <v>7</v>
+      </c>
+      <c r="B10" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" s="21">
+        <v>41494</v>
+      </c>
+      <c r="D10" s="17">
+        <v>222</v>
+      </c>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+      <c r="H10" s="1"/>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1"/>
+    </row>
+    <row r="11" spans="1:26" ht="18">
+      <c r="A11" s="19">
+        <v>8</v>
+      </c>
+      <c r="B11" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" s="21">
+        <v>40437</v>
+      </c>
+      <c r="D11" s="16">
+        <v>222</v>
+      </c>
+      <c r="E11" s="2"/>
+      <c r="F11" s="2"/>
+      <c r="G11" s="3"/>
+      <c r="H11" s="4"/>
+      <c r="I11" s="5"/>
+      <c r="J11" s="3"/>
+      <c r="K11" s="3"/>
+    </row>
+    <row r="12" spans="1:26" ht="18">
+      <c r="A12" s="19">
+        <v>9</v>
+      </c>
+      <c r="B12" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" s="21">
+        <v>41654</v>
+      </c>
+      <c r="D12" s="17">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" ht="18">
+      <c r="A13" s="19">
+        <v>10</v>
+      </c>
+      <c r="B13" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="21">
+        <v>41370</v>
+      </c>
+      <c r="D13" s="17">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" ht="18">
+      <c r="A14" s="19">
+        <v>11</v>
+      </c>
+      <c r="B14" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="C14" s="21">
+        <v>41669</v>
+      </c>
+      <c r="D14" s="17">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" ht="18">
+      <c r="A15" s="19">
+        <v>12</v>
+      </c>
+      <c r="B15" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="C15" s="21">
+        <v>42408</v>
+      </c>
+      <c r="D15" s="17">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" ht="18">
+      <c r="A16" s="18">
+        <v>13</v>
+      </c>
+      <c r="B16" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="C16" s="21">
+        <v>41851</v>
+      </c>
+      <c r="D16" s="17">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="18">
+      <c r="A17" s="19">
+        <v>14</v>
+      </c>
+      <c r="B17" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17" s="21">
+        <v>1015992</v>
+      </c>
+      <c r="D17" s="17">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="18">
+      <c r="A18" s="19">
+        <v>15</v>
+      </c>
+      <c r="B18" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="C18" s="21">
+        <v>41905</v>
+      </c>
+      <c r="D18" s="17">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="18">
+      <c r="A19" s="19">
+        <v>16</v>
+      </c>
+      <c r="B19" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" s="21">
+        <v>41000</v>
+      </c>
+      <c r="D19" s="17">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="18">
+      <c r="A20" s="19">
+        <v>17</v>
+      </c>
+      <c r="B20" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="C20" s="21">
+        <v>41235</v>
+      </c>
+      <c r="D20" s="17">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="18">
+      <c r="A21" s="19">
+        <v>18</v>
+      </c>
+      <c r="B21" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="C21" s="21">
+        <v>42172</v>
+      </c>
+      <c r="D21" s="17">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="18">
+      <c r="A22" s="18">
+        <v>19</v>
+      </c>
+      <c r="B22" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="C22" s="21">
+        <v>42033</v>
+      </c>
+      <c r="D22" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="18">
+      <c r="A23" s="19">
+        <v>20</v>
+      </c>
+      <c r="B23" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="C23" s="21">
+        <v>43301</v>
+      </c>
+      <c r="D23" s="17">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="18">
+      <c r="A24" s="19">
+        <v>21</v>
+      </c>
+      <c r="B24" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="21">
+        <v>43286</v>
+      </c>
+      <c r="D24" s="17">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="18">
+      <c r="A25" s="19">
+        <v>22</v>
+      </c>
+      <c r="B25" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="C25" s="21">
+        <v>42709</v>
+      </c>
+      <c r="D25" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="18">
+      <c r="A26" s="19">
+        <v>23</v>
+      </c>
+      <c r="B26" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="C26" s="21">
+        <v>42982</v>
+      </c>
+      <c r="D26" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="18">
+      <c r="A27" s="19">
+        <v>24</v>
+      </c>
+      <c r="B27" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="C27" s="21">
+        <v>41683</v>
+      </c>
+      <c r="D27" s="17">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="18">
+      <c r="A28" s="18">
+        <v>25</v>
+      </c>
+      <c r="B28" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="C28" s="21">
+        <v>43111</v>
+      </c>
+      <c r="D28" s="17">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="18">
+      <c r="A29" s="19">
+        <v>26</v>
+      </c>
+      <c r="B29" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="C29" s="21">
+        <v>43125</v>
+      </c>
+      <c r="D29" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="18">
+      <c r="A30" s="19">
+        <v>27</v>
+      </c>
+      <c r="B30" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="C30" s="21">
+        <v>43056</v>
+      </c>
+      <c r="D30" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="18">
+      <c r="A31" s="19">
+        <v>28</v>
+      </c>
+      <c r="B31" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="C31" s="21">
+        <v>42825</v>
+      </c>
+      <c r="D31" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A33" s="6"/>
+      <c r="B33" s="7"/>
+      <c r="C33" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="D3" s="22" t="s">
-[...433 lines deleted...]
-      <c r="D35" s="28"/>
+      <c r="D33" s="8"/>
+      <c r="E33" s="9"/>
+      <c r="F33" s="9"/>
+      <c r="G33" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="3">
+    <mergeCell ref="C33:D33"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
-    <mergeCell ref="C35:D35"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
       <vt:lpstr>Sheet2</vt:lpstr>
       <vt:lpstr>Sheet3</vt:lpstr>