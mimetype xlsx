--- v0 (2026-05-30)
+++ v1 (2026-10-22)
@@ -1,342 +1,303 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
-[...5 lines deleted...]
-  </mc:AlternateContent>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
+    <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="12570"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
+    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Лист2" sheetId="2" r:id="rId2"/>
+    <sheet name="Лист3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="A19" i="1" l="1"/>
   <c r="A20" i="1" s="1"/>
   <c r="A21" i="1" s="1"/>
-  <c r="A22" i="1" s="1"/>
-[...4 lines deleted...]
-  <c r="A27" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <si>
+    <t>Եգանյան Արամ Հովհաննեսի</t>
+  </si>
+  <si>
+    <t>Պետրոսյան Ռաֆիկ Սարգիսի</t>
+  </si>
+  <si>
+    <t>Մադոյան Ռազմիկ Ալբերտի</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Սարգսյան Ալեքս Սարգիսի </t>
+  </si>
+  <si>
+    <t>Պետրոսյան Ռուստամ Վոլոդիայի</t>
+  </si>
+  <si>
+    <t>Պետրոսյան Դանիել Վոլոդիայի</t>
+  </si>
+  <si>
+    <t>Ղազարյան Սամվել Կարենի</t>
+  </si>
+  <si>
+    <t>Բաղդասարյան Սուսաննա Յուրայի</t>
+  </si>
+  <si>
+    <t>Մովսեսյան Լյովա Գագիկի</t>
+  </si>
+  <si>
+    <t>Ավագյան Վահան Արմանի</t>
+  </si>
+  <si>
+    <t>Աղաքարյան Արեն Արտուշի</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ճգնավորյան Վահե Դավիթի </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Բաղդասարյան Տիգրան Արմենի </t>
+  </si>
+  <si>
+    <t>02․12․2010</t>
+  </si>
+  <si>
+    <t>17․06․2014</t>
+  </si>
+  <si>
+    <t>06․08․2015</t>
+  </si>
+  <si>
+    <t>29․01․2013</t>
+  </si>
+  <si>
+    <t>25․10․2011</t>
+  </si>
+  <si>
+    <t>19․05․2013</t>
+  </si>
+  <si>
+    <t>04․02․2018</t>
+  </si>
+  <si>
+    <t>24․09․2014</t>
+  </si>
+  <si>
+    <t>21․08․2016</t>
+  </si>
+  <si>
+    <t>14․05․2014</t>
+  </si>
+  <si>
+    <t>15․02․2010</t>
+  </si>
+  <si>
+    <t>16․10․2016</t>
+  </si>
+  <si>
+    <t>10․05․2017</t>
+  </si>
+  <si>
+    <t>25․08․2014</t>
+  </si>
+  <si>
+    <t>30․03․2017</t>
+  </si>
+  <si>
+    <t>18․11․2015</t>
+  </si>
+  <si>
+    <t>22․01․2014</t>
+  </si>
+  <si>
+    <t>18․01․2017</t>
+  </si>
+  <si>
+    <t>26․12․2017</t>
+  </si>
+  <si>
+    <t>Քորօղլանյան Լևոն Արկադիի</t>
+  </si>
+  <si>
+    <t>24․02․2016</t>
+  </si>
+  <si>
+    <t>Փիլոյան Մովսես Սամվելի</t>
+  </si>
+  <si>
+    <t>01․06․2010</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ավագյան Էդգար Ռուստամի </t>
+  </si>
+  <si>
+    <t>Հարությունյան Սուրեն Արտաշեսի</t>
+  </si>
+  <si>
+    <t>Քոչարյան Վահե Արթուրի</t>
+  </si>
+  <si>
+    <t>Նազարեթյան Տիգրան Արտյոմի</t>
+  </si>
+  <si>
+    <t>Այվազյան Լեո Կարենի</t>
+  </si>
+  <si>
+    <t>Մինասյան Հակոբ Հունանի</t>
+  </si>
+  <si>
+    <t>Մաթևոսյան Սմբատ Գարիկի</t>
+  </si>
+  <si>
+    <t>24․04․2016</t>
+  </si>
+  <si>
+    <t>Հովհաննիսյան Անուշավան Սերոբի</t>
+  </si>
+  <si>
+    <t>26․11․2014</t>
+  </si>
+  <si>
+    <t>Մինասյան Դավիթ Անդրանիկի</t>
+  </si>
+  <si>
+    <t>13․03․2013</t>
+  </si>
+  <si>
     <t>N</t>
   </si>
   <si>
+    <t>Անուն Ազգանուն Հայրանուն</t>
+  </si>
+  <si>
     <t>Ծննդյան թիվ</t>
   </si>
   <si>
-    <t>Անուն Ազգանուն Հայրանուն</t>
-[...1 lines deleted...]
-  <si>
     <t>Կարգ,Վարկանիշ</t>
   </si>
   <si>
-    <t>Թարմացված է՝ 06.02.2026</t>
+    <t>Թարմացվել է՝ 01.10.2026</t>
+  </si>
+  <si>
+    <t>Մարզիչ՝ Արայիկ Տոնոյան</t>
   </si>
   <si>
     <t>Մասնաճյուղ՝ Արթիկ</t>
-  </si>
-[...145 lines deleted...]
-    <t>01․06․2010</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
-    <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="14">
-[...45 lines deleted...]
-    </font>
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <charset val="1"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="1"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-[...3 lines deleted...]
-      <scheme val="minor"/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Sylfaen"/>
+      <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
-      <sz val="11"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
+      <sz val="12"/>
+      <name val="Sylfaen"/>
+      <family val="1"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -361,9423 +322,876 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...51 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
-    <cellStyle name="Comma" xfId="2" builtinId="3"/>
+    <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1"/>
+    <cellStyle name="Normal 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Sheets">
+    <a:clrScheme name="Office">
       <a:dk1>
-        <a:srgbClr val="000000"/>
+        <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="FFFFFF"/>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="000000"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="FFFFFF"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Sheets">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
-[...1 lines deleted...]
-        <a:cs typeface="Calibri"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
-[...1 lines deleted...]
-        <a:cs typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Z978"/>
+  <dimension ref="A1:D30"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D3" sqref="D3"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="D10" sqref="D10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="5" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="21" width="8" customWidth="1"/>
+    <col min="1" max="1" width="9.28515625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="41.5703125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="18.140625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="25.28515625" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" s="22" customFormat="1" ht="21.75" customHeight="1">
-      <c r="A1" s="28" t="s">
+    <row r="1" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="17" t="s">
+        <v>54</v>
+      </c>
+      <c r="B1" s="17"/>
+      <c r="C1" s="17"/>
+      <c r="D1" s="17"/>
+    </row>
+    <row r="2" spans="1:4" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+    </row>
+    <row r="3" spans="1:4" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="6">
+        <v>1</v>
+      </c>
+      <c r="B4" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" s="10">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="6">
+        <v>2</v>
+      </c>
+      <c r="B5" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" s="10">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="7">
+        <v>3</v>
+      </c>
+      <c r="B6" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C6" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" s="10">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="7">
+        <v>4</v>
+      </c>
+      <c r="B7" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="C7" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" s="10">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="7">
         <v>5</v>
       </c>
-      <c r="B1" s="28"/>
-[...26 lines deleted...]
-      <c r="A2" s="28" t="s">
+      <c r="B8" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="C8" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" s="10">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="7">
         <v>6</v>
       </c>
-      <c r="B2" s="28"/>
-[...6 lines deleted...]
-      <c r="A3" s="10" t="s">
+      <c r="B9" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" s="10">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="7">
+        <v>7</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="C10" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="D10" s="10">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="7">
+        <v>8</v>
+      </c>
+      <c r="B11" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="D11" s="10">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="7">
+        <v>9</v>
+      </c>
+      <c r="B12" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D12" s="11">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="7">
+        <v>10</v>
+      </c>
+      <c r="B13" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="11">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="7">
+        <v>11</v>
+      </c>
+      <c r="B14" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="D14" s="11">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="7">
+        <v>12</v>
+      </c>
+      <c r="B15" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C15" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="D15" s="11">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="7">
+        <v>13</v>
+      </c>
+      <c r="B16" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C16" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="D16" s="11">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="7">
+        <v>14</v>
+      </c>
+      <c r="B17" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C17" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D17" s="11">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="7">
+        <v>15</v>
+      </c>
+      <c r="B18" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="D18" s="11">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="7">
+        <f t="shared" ref="A19:A21" si="0">A18+1</f>
+        <v>16</v>
+      </c>
+      <c r="B19" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="C19" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="D19" s="11">
         <v>0</v>
       </c>
-      <c r="B3" s="13" t="s">
-[...305 lines deleted...]
-      <c r="A20" s="20">
+    </row>
+    <row r="20" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="7">
         <f t="shared" si="0"/>
         <v>17</v>
       </c>
-      <c r="B20" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D20" s="27">
+      <c r="B20" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C20" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="D20" s="11">
         <v>4</v>
       </c>
-      <c r="E20" s="6"/>
-[...5 lines deleted...]
-      <c r="A21" s="20">
+    </row>
+    <row r="21" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="7">
         <f t="shared" si="0"/>
         <v>18</v>
       </c>
-      <c r="B21" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D21" s="27">
+      <c r="B21" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="C21" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="D21" s="11">
         <v>4</v>
       </c>
-      <c r="E21" s="6"/>
-[...6 lines deleted...]
-        <f t="shared" si="0"/>
+    </row>
+    <row r="22" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="6">
+        <v>16</v>
+      </c>
+      <c r="B22" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="C22" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="D22" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="6">
+        <v>17</v>
+      </c>
+      <c r="B23" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="C23" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="D23" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="7">
+        <v>18</v>
+      </c>
+      <c r="B24" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="C24" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="D24" s="11">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="7">
         <v>19</v>
       </c>
-      <c r="B22" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D22" s="27">
+      <c r="B25" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="C25" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="D25" s="11">
         <v>0</v>
       </c>
-      <c r="E22" s="4"/>
-[...6 lines deleted...]
-        <f t="shared" si="0"/>
+    </row>
+    <row r="26" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="7">
         <v>20</v>
       </c>
-      <c r="B23" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D23" s="27">
+      <c r="B26" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C26" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="D26" s="11">
         <v>0</v>
       </c>
-      <c r="E23" s="4"/>
-[...6 lines deleted...]
-        <f t="shared" si="0"/>
+    </row>
+    <row r="27" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="7">
         <v>21</v>
       </c>
-      <c r="B24" s="24" t="s">
-[...21 lines deleted...]
-      <c r="C25" s="25" t="s">
+      <c r="B27" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C27" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="D27" s="11">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="18" x14ac:dyDescent="0.25">
+      <c r="A28" s="12"/>
+      <c r="B28" s="13"/>
+      <c r="C28" s="14"/>
+      <c r="D28" s="14"/>
+    </row>
+    <row r="29" spans="1:4" ht="18" x14ac:dyDescent="0.25">
+      <c r="A29" s="12"/>
+      <c r="B29" s="13"/>
+      <c r="C29" s="14"/>
+      <c r="D29" s="14"/>
+    </row>
+    <row r="30" spans="1:4" ht="18" x14ac:dyDescent="0.25">
+      <c r="A30" s="12"/>
+      <c r="B30" s="15"/>
+      <c r="C30" s="16" t="s">
         <v>52</v>
       </c>
-      <c r="D25" s="27">
-[...8587 lines deleted...]
-      <c r="G978" s="5"/>
+      <c r="D30" s="16"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
-[...2 lines deleted...]
-    <mergeCell ref="A2:B2"/>
+  <mergeCells count="2">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A2:D2"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
-  <pageSetup orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetData/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetData/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Sheet1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Лист1</vt:lpstr>
+      <vt:lpstr>Лист2</vt:lpstr>
+      <vt:lpstr>Лист3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>User</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>