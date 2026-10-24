--- v0 (2026-05-30)
+++ v1 (2026-10-24)
@@ -1,1031 +1,940 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
-  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
+  <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\CA\Desktop\ցուցակ մարզերի սաների 2026\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28770" windowHeight="12300"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
+    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
-        <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
-        <xcalcf:feature name="microsoft.com:CNMTM"/>
-[...2 lines deleted...]
-        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <si>
     <t>N</t>
   </si>
   <si>
     <t>Անուն Ազգանուն Հայրանուն</t>
   </si>
   <si>
     <t>Ծննդյան թիվ</t>
   </si>
   <si>
-    <t>Կարգ,Վարկանիշ</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Թովմասով Լենդրուշ Իոսիֆի   </t>
   </si>
   <si>
     <t xml:space="preserve">Այվազյան Գևորգ Արմենի </t>
   </si>
   <si>
     <t>Սաղաթելյան Մարինա Արտակի</t>
   </si>
   <si>
     <t>16․05․2018</t>
   </si>
   <si>
     <t>Պետրոսյան Սոնա Մուշեղի</t>
   </si>
   <si>
-    <t xml:space="preserve"> 24.01.2013 </t>
-[...1 lines deleted...]
-  <si>
     <t>Մինասյան Մարետա Կարենի</t>
   </si>
   <si>
-    <t xml:space="preserve"> 18.10.2018</t>
-[...1 lines deleted...]
-  <si>
     <t>Թովմասով Լիլի Իոսիֆի</t>
   </si>
   <si>
-    <t xml:space="preserve"> 03.06.2016</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Հովհաննիսյան Անահիտ Հովհաննեսի  </t>
   </si>
   <si>
     <t>07․09․2018</t>
   </si>
   <si>
     <t>Հակոբյան Միկա Հայրապետի</t>
   </si>
   <si>
-    <t xml:space="preserve"> 07.08.2018</t>
-[...1 lines deleted...]
-  <si>
     <t>Պետրոսյան Միլենա Գարիկի</t>
   </si>
   <si>
-    <t xml:space="preserve"> 26.04.2016</t>
-[...2 lines deleted...]
-    <t>Պետրոսյան Գոռ Արտակի</t>
+    <t>Սահակյան Աստղիկ Ալբերտի</t>
+  </si>
+  <si>
+    <t>Ստեփանյան Հակոբ Հայկի</t>
+  </si>
+  <si>
+    <t>Հուսիկյան Մարետա Արտակի</t>
+  </si>
+  <si>
+    <t>23․10․2012</t>
+  </si>
+  <si>
+    <t>Կարապետյան Մարինա Գառնիկի</t>
+  </si>
+  <si>
+    <t>11․10․2011</t>
+  </si>
+  <si>
+    <t>Հարությունյան Մայիս Արամի</t>
   </si>
   <si>
     <t>Հովհաննիսյան Աբրահամ Խաչիկի</t>
   </si>
   <si>
     <t>Բալայան Արսեն Էդուարդի</t>
   </si>
   <si>
     <t>10․08․2015</t>
   </si>
   <si>
-    <t>Հուսիկյան Մարետա Արտակի</t>
-[...21 lines deleted...]
-    <t>Թարմացվել է՝ 06.02․2026</t>
+    <t>Մանուկյան Մարինա Լևոնի</t>
+  </si>
+  <si>
+    <t>Մստոյան Իշխան Թոկեի</t>
+  </si>
+  <si>
+    <t>կարգ,վարկանիշ</t>
+  </si>
+  <si>
+    <t>Մասնաճյուղ՝ գյուղ Արարատ</t>
+  </si>
+  <si>
+    <t>Մարզիչ՝ Արայիկ Ղազարյան</t>
+  </si>
+  <si>
+    <t>Թարմացվել է՝ 01.10.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="1">
-[...2 lines deleted...]
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-      <sz val="14"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...1 lines deleted...]
-      <scheme val="minor"/>
+      <name val="Sylfaen"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Sylfaen"/>
+      <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...8 lines deleted...]
-      <scheme val="minor"/>
+      <name val="Sylfaen"/>
+      <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
-      <color theme="1"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <color rgb="FF000000"/>
+      <name val="Sylfaen"/>
+      <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
-      <name val="Tahoma"/>
-[...18 lines deleted...]
-      <family val="2"/>
+      <name val="Sylfaen"/>
+      <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
-      <name val="Arial LatArm"/>
-      <family val="2"/>
+      <name val="Sylfaen"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Sylfaen"/>
+      <family val="1"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="6">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...52 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="top" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    <xf numFmtId="14" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D20"/>
+  <dimension ref="A1:G24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D24" sqref="D24"/>
+      <selection activeCell="H17" sqref="H17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="2" max="2" width="35.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="24.7109375" customWidth="1"/>
+    <col min="1" max="1" width="5.5703125" customWidth="1"/>
+    <col min="2" max="2" width="39.28515625" customWidth="1"/>
+    <col min="3" max="3" width="17.5703125" customWidth="1"/>
+    <col min="4" max="4" width="20.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="50.45" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="A2" s="1" t="s">
+    <row r="1" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+    </row>
+    <row r="2" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+    </row>
+    <row r="3" spans="1:4" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="4" t="s">
+      <c r="B3" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="5" t="s">
+      <c r="C3" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="1" t="s">
+      <c r="D3" s="3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="2">
+        <v>1</v>
+      </c>
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B3" s="11" t="s">
+      <c r="C4" s="6">
+        <v>41570</v>
+      </c>
+      <c r="D4" s="2">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="2">
+        <v>2</v>
+      </c>
+      <c r="B5" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="15">
-[...10 lines deleted...]
-      <c r="B4" s="11" t="s">
+      <c r="C5" s="6">
+        <v>40803</v>
+      </c>
+      <c r="D5" s="2">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="2">
+        <v>3</v>
+      </c>
+      <c r="B6" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="15">
-[...10 lines deleted...]
-      <c r="B5" s="11" t="s">
+      <c r="C6" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="15" t="s">
+      <c r="D6" s="2"/>
+    </row>
+    <row r="7" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="2">
+        <v>4</v>
+      </c>
+      <c r="B7" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D5" s="3"/>
-[...2 lines deleted...]
-      <c r="A6" s="10">
+      <c r="C7" s="6">
+        <v>41298</v>
+      </c>
+      <c r="D7" s="2">
         <v>4</v>
       </c>
-      <c r="B6" s="11" t="s">
+    </row>
+    <row r="8" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="2">
+        <v>5</v>
+      </c>
+      <c r="B8" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="C6" s="16" t="s">
+      <c r="C8" s="6">
+        <v>43391</v>
+      </c>
+      <c r="D8" s="2"/>
+    </row>
+    <row r="9" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="2">
+        <v>6</v>
+      </c>
+      <c r="B9" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="D6" s="3">
+      <c r="C9" s="6">
+        <v>42524</v>
+      </c>
+      <c r="D9" s="2"/>
+    </row>
+    <row r="10" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="2">
+        <v>7</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" s="2"/>
+    </row>
+    <row r="11" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="2">
+        <v>8</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C11" s="6">
+        <v>43319</v>
+      </c>
+      <c r="D11" s="2"/>
+    </row>
+    <row r="12" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="2">
+        <v>9</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C12" s="6">
+        <v>42486</v>
+      </c>
+      <c r="D12" s="2"/>
+    </row>
+    <row r="13" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="2">
+        <v>10</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="6">
+        <v>41579</v>
+      </c>
+      <c r="D13" s="2"/>
+    </row>
+    <row r="14" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="2">
+        <v>11</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" s="6">
+        <v>41372</v>
+      </c>
+      <c r="D14" s="2"/>
+    </row>
+    <row r="15" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="2">
+        <v>12</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D15" s="2"/>
+    </row>
+    <row r="16" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="2">
+        <v>13</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D16" s="2"/>
+    </row>
+    <row r="17" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="2">
+        <v>14</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="6">
+        <v>41509</v>
+      </c>
+      <c r="D17" s="2"/>
+    </row>
+    <row r="18" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="2">
+        <v>15</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="C18" s="6">
+        <v>41495</v>
+      </c>
+      <c r="D18" s="2">
         <v>4</v>
       </c>
     </row>
-    <row r="7" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-[...39 lines deleted...]
-      <c r="B10" s="11" t="s">
+    <row r="19" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="2">
         <v>16</v>
       </c>
-      <c r="C10" s="16" t="s">
+      <c r="B19" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="D19" s="2">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="2">
         <v>17</v>
       </c>
-      <c r="D10" s="2"/>
-[...5 lines deleted...]
-      <c r="B11" s="11" t="s">
+      <c r="B20" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="C20" s="6">
+        <v>41418</v>
+      </c>
+      <c r="D20" s="2"/>
+    </row>
+    <row r="21" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="2">
         <v>18</v>
       </c>
-      <c r="C11" s="16" t="s">
-[...47 lines deleted...]
-      <c r="C15" s="19" t="s">
+      <c r="B21" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C21" s="6">
+        <v>41604</v>
+      </c>
+      <c r="D21" s="2"/>
+    </row>
+    <row r="22" spans="1:7" ht="18" x14ac:dyDescent="0.35">
+      <c r="A22" s="13"/>
+      <c r="B22" s="13"/>
+      <c r="C22" s="13"/>
+      <c r="D22" s="13"/>
+    </row>
+    <row r="23" spans="1:7" s="12" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="7"/>
+      <c r="B23" s="8"/>
+      <c r="C23" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="D15" s="6"/>
-[...41 lines deleted...]
-      <c r="D20" s="22"/>
+      <c r="D23" s="9"/>
+      <c r="E23" s="10"/>
+      <c r="F23" s="10"/>
+      <c r="G23" s="11"/>
+    </row>
+    <row r="24" spans="1:7" ht="21" x14ac:dyDescent="0.35">
+      <c r="C24" s="1"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
-    <mergeCell ref="C20:D20"/>
+  <mergeCells count="3">
+    <mergeCell ref="C23:D23"/>
     <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A2:D2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
-[...23 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>Sheet3</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...5 lines deleted...]
-  <cp:revision/>
+  <dc:creator>Asus</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>