--- v0 (2026-05-30)
+++ v1 (2026-10-24)
@@ -4,339 +4,309 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\CA\Desktop\Մարզերի սաներ- հունվար\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\CA\Desktop\ցուցակ մարզերի սաների 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="2" r:id="rId2"/>
     <sheet name="Лист3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <si>
     <t>Անուն Ազգանուն Հայրանուն</t>
   </si>
   <si>
-    <t xml:space="preserve">Հայրապետյան Էդվարդ Արթուրի </t>
-[...1 lines deleted...]
-  <si>
     <t>Ղազարյան Շավարշ Աբրահամի</t>
   </si>
   <si>
-    <t>Ներսիսյան Գայանե Հրաչյայի</t>
-[...1 lines deleted...]
-  <si>
     <t>N</t>
   </si>
   <si>
     <t>Ծննդյան թիվ</t>
   </si>
   <si>
     <t>Եղիազարյան Խաչատուր Գագիկի</t>
   </si>
   <si>
     <t>Մարզիչ՝ Բախշի Նագդալյան</t>
   </si>
   <si>
     <t>Դանիելյան Գևորգ Մեխակի</t>
   </si>
   <si>
     <t>Գրիգորյան Արամ Սարգիսի</t>
   </si>
   <si>
     <t>Մալխասյան Հայկ Գեղամի</t>
   </si>
   <si>
-    <t xml:space="preserve">Հայրապետյան Տիգրան Արթուրի </t>
-[...1 lines deleted...]
-  <si>
     <t>Կարգ,Վարկանիշ</t>
   </si>
   <si>
     <t>Դարագուլյան Արտյոմ Ալբերտի</t>
   </si>
   <si>
-    <t>Մխիթարյան Միքայել Սամվելի</t>
-[...1 lines deleted...]
-  <si>
     <t>Ստեփանյան Թամարա Արկադիի</t>
   </si>
   <si>
     <t>Դարագուլյան Արթուր Ալբերտի</t>
   </si>
   <si>
     <t>Արշակյան Հայկ Հովիկի</t>
   </si>
   <si>
     <t>Զաքարյան Հակոբ Համլետի</t>
   </si>
   <si>
     <t>Ալեքսանյան Սասուն Կոլյայի</t>
   </si>
   <si>
     <t>ԲոյախչյաՆ Նարեկ Արծրունի</t>
   </si>
   <si>
     <t>Շահբազյան Հայկ Արմենի</t>
   </si>
   <si>
     <t>Ստեփանյան Դավիթ Արկադիի</t>
   </si>
   <si>
-    <t>Թարմացված է՝ 20.02.2026</t>
+    <t>Շահբազյան Գևորգ Հովհաննեսի</t>
+  </si>
+  <si>
+    <t>Հակոբյան Տիգրան Հակոբի</t>
+  </si>
+  <si>
+    <t>Հակոբյան Նաիրի Գարիկի</t>
   </si>
   <si>
     <t>Մասնաճյուղ՝ Արտաշատ</t>
+  </si>
+  <si>
+    <t>Թարմացված է՝ 01.10.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="12"/>
       <name val="Sylfaen"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -607,445 +577,356 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I41"/>
+  <dimension ref="A1:G23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C9" sqref="C9"/>
+      <selection activeCell="E26" sqref="E26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="4"/>
     <col min="2" max="2" width="41.5703125" style="2" customWidth="1"/>
     <col min="3" max="3" width="18.28515625" style="5" customWidth="1"/>
     <col min="4" max="4" width="22.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" style="3" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B1" s="30"/>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="B1" s="25"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
     </row>
     <row r="2" spans="1:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="25" t="s">
-[...4 lines deleted...]
-      <c r="D2" s="25"/>
+      <c r="A2" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="B2" s="24"/>
+      <c r="C2" s="24"/>
+      <c r="D2" s="24"/>
     </row>
     <row r="3" spans="1:6" s="7" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B3" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E3" s="12"/>
+      <c r="F3" s="6"/>
+    </row>
+    <row r="4" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="20">
+        <v>1</v>
+      </c>
+      <c r="B4" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="C4" s="18">
+        <v>40695</v>
+      </c>
+      <c r="D4" s="11">
+        <v>2049</v>
+      </c>
+      <c r="E4" s="14"/>
+    </row>
+    <row r="5" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="20">
+        <v>2</v>
+      </c>
+      <c r="B5" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" s="18">
+        <v>40757</v>
+      </c>
+      <c r="D5" s="11">
+        <v>2032</v>
+      </c>
+      <c r="E5" s="14"/>
+    </row>
+    <row r="6" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="20">
+        <v>3</v>
+      </c>
+      <c r="B6" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" s="16">
+        <v>41169</v>
+      </c>
+      <c r="D6" s="11">
+        <v>1956</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="20">
+        <v>4</v>
+      </c>
+      <c r="B7" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" s="15">
+        <v>42200</v>
+      </c>
+      <c r="D7" s="11">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="20">
         <v>5</v>
       </c>
-      <c r="D3" s="10" t="s">
+      <c r="B8" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="C8" s="18">
+        <v>41647</v>
+      </c>
+      <c r="D8" s="11">
+        <v>1969</v>
+      </c>
+      <c r="E8" s="13"/>
+    </row>
+    <row r="9" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="20">
+        <v>6</v>
+      </c>
+      <c r="B9" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="18">
+        <v>41858</v>
+      </c>
+      <c r="D9" s="11">
+        <v>1943</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="20">
+        <v>7</v>
+      </c>
+      <c r="B10" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" s="18">
+        <v>42022</v>
+      </c>
+      <c r="D10" s="11">
+        <v>1969</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="20">
+        <v>8</v>
+      </c>
+      <c r="B11" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="17">
+        <v>42622</v>
+      </c>
+      <c r="D11" s="11">
+        <v>1968</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="20">
+        <v>9</v>
+      </c>
+      <c r="B12" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="C12" s="17">
+        <v>42268</v>
+      </c>
+      <c r="D12" s="11">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="20">
+        <v>10</v>
+      </c>
+      <c r="B13" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="C13" s="17">
+        <v>41855</v>
+      </c>
+      <c r="D13" s="11">
+        <v>1955</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="20">
+        <v>11</v>
+      </c>
+      <c r="B14" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="16">
+        <v>41754</v>
+      </c>
+      <c r="D14" s="11">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="20">
         <v>12</v>
       </c>
-      <c r="E3" s="16"/>
-[...21 lines deleted...]
-      <c r="B5" s="11" t="s">
+      <c r="B15" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="12">
-[...11 lines deleted...]
-      <c r="B6" s="19" t="s">
+      <c r="C15" s="18">
+        <v>41786</v>
+      </c>
+      <c r="D15" s="11">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="20">
+        <v>13</v>
+      </c>
+      <c r="B16" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="C16" s="17">
+        <v>42769</v>
+      </c>
+      <c r="D16" s="11">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="20">
+        <v>14</v>
+      </c>
+      <c r="B17" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="C6" s="21">
-[...129 lines deleted...]
-      <c r="D15" s="13">
+      <c r="C17" s="17">
+        <v>43378</v>
+      </c>
+      <c r="D17" s="11">
         <v>222</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A16" s="29">
+    <row r="18" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="20">
+        <v>15</v>
+      </c>
+      <c r="B18" s="19" t="s">
+        <v>21</v>
+      </c>
+      <c r="C18" s="15">
+        <v>43401</v>
+      </c>
+      <c r="D18" s="11">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="20">
+        <v>16</v>
+      </c>
+      <c r="B19" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="B16" s="19" t="s">
-[...5 lines deleted...]
-      <c r="D16" s="13">
+      <c r="C19" s="15">
+        <v>42870</v>
+      </c>
+      <c r="D19" s="11">
         <v>222</v>
       </c>
     </row>
-    <row r="17" spans="1:8" x14ac:dyDescent="0.35">
-[...31 lines deleted...]
-      <c r="B19" s="22" t="s">
+    <row r="20" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="20">
         <v>17</v>
       </c>
-      <c r="C19" s="23">
-[...2 lines deleted...]
-      <c r="D19" s="13">
+      <c r="B20" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C20" s="17">
+        <v>42965</v>
+      </c>
+      <c r="D20" s="22">
         <v>33</v>
       </c>
     </row>
-    <row r="20" spans="1:8" x14ac:dyDescent="0.35">
-[...32 lines deleted...]
-      <c r="C23" s="26" t="s">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A21" s="21"/>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="C22" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="D23" s="26"/>
-[...78 lines deleted...]
-      <c r="F41" s="1"/>
+      <c r="D22" s="23"/>
+      <c r="G22" s="8"/>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="F23" s="1"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
+  <mergeCells count="2">
     <mergeCell ref="A2:D2"/>
-    <mergeCell ref="C23:E23"/>
-    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>