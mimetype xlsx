--- v0 (2026-05-12)
+++ v1 (2026-10-21)
@@ -3,64 +3,68 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\CA\Desktop\Մարզերի սաներ- հունվար\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\CA\Desktop\ցուցակ մարզերի սաների 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28770" windowHeight="12300"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="A19" i="1" l="1"/>
   <c r="A20" i="1" s="1"/>
   <c r="A21" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <si>
     <t>N</t>
   </si>
   <si>
     <t>Ծննդյան թիվ</t>
   </si>
   <si>
     <t>Անուն Ազգանուն Հայրանուն</t>
   </si>
@@ -73,111 +77,111 @@
   <si>
     <t>Սողոմոնյան Արմեն Սպարտակի</t>
   </si>
   <si>
     <t>Միրզոյան Մարկ Մհերի</t>
   </si>
   <si>
     <t>Մկրտումյան Գոռ Անդրանիկի</t>
   </si>
   <si>
     <t>Սահակյան Միլանա Հենրիկի</t>
   </si>
   <si>
     <t>Մարգարյան Էդմոնդ Հայկազի</t>
   </si>
   <si>
     <t>Առաքելյան Հայկ Արթուրի</t>
   </si>
   <si>
     <t>Մարգարյան Արեն Գուրգենի</t>
   </si>
   <si>
     <t>28.10 2015</t>
   </si>
   <si>
-    <t>Ավետիսյան Մարիա Արայի</t>
-[...4 lines deleted...]
-  <si>
     <t>Ստեփանյան Արեն Արմանի</t>
   </si>
   <si>
     <t>03․03․2017</t>
   </si>
   <si>
     <t>Թունյան Սերժ Հայկի</t>
   </si>
   <si>
     <t>17․07․2017</t>
   </si>
   <si>
     <t>Պապյան Անդրանիկ Արթուրի</t>
   </si>
   <si>
     <t>02․10․2016</t>
   </si>
   <si>
     <t>Գևորգյան Անի Վաչագանի</t>
   </si>
   <si>
     <t>Առաքելյան Ինեսա Սասունի</t>
   </si>
   <si>
     <t>Մարգարյան Վլադիմիր Հայկազի</t>
   </si>
   <si>
     <t>27․06․2018</t>
   </si>
   <si>
     <t>Միրզոյան Միկա Մհերի</t>
   </si>
   <si>
     <t>11․12․2019</t>
   </si>
   <si>
     <t>Մկրտումյան Լիլիթ Անդրանիկի</t>
   </si>
   <si>
     <t>21․06․2019</t>
   </si>
   <si>
-    <t>Իսրսյելյան Էրիկ Յուրայի</t>
-[...4 lines deleted...]
-  <si>
     <t>Մասնաճյուղ՝ Քաջարան</t>
   </si>
   <si>
-    <t>Մարզիչ՝ Արտաշոս Գրիգորյան</t>
+    <t>Գասպարյան Տիգրան Վաչեի</t>
   </si>
   <si>
-    <t>Թարմացվել է՝ 09.02.2026</t>
+    <t>30․10․2020</t>
+  </si>
+  <si>
+    <t>Գրիգորյան Մարկ Վիգենի</t>
+  </si>
+  <si>
+    <t>07․04․2020</t>
+  </si>
+  <si>
+    <t>Մարզիչ՝ Արտաշես Գրիգորյան</t>
+  </si>
+  <si>
+    <t>Թարմացվել է՝ 01.10.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Merriweather"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Merriweather"/>
     </font>
     <font>
@@ -340,61 +344,61 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
@@ -579,443 +583,443 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z968"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C12" sqref="C12"/>
+      <selection activeCell="D25" sqref="D25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
     <col min="2" max="2" width="44.5703125" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="20.7109375" customWidth="1"/>
     <col min="5" max="21" width="8" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="21" customHeight="1">
-      <c r="A1" s="21" t="s">
-        <v>31</v>
+      <c r="A1" s="24" t="s">
+        <v>27</v>
       </c>
-      <c r="B1" s="21"/>
-[...1 lines deleted...]
-      <c r="D1" s="21"/>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
     </row>
     <row r="2" spans="1:26" ht="21" customHeight="1">
-      <c r="A2" s="21" t="s">
+      <c r="A2" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="21"/>
-[...1 lines deleted...]
-      <c r="D2" s="21"/>
+      <c r="B2" s="24"/>
+      <c r="C2" s="24"/>
+      <c r="D2" s="24"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
     </row>
     <row r="3" spans="1:26" ht="39.75" customHeight="1">
       <c r="A3" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="10" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="2"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
       <c r="Z3" s="3"/>
     </row>
-    <row r="4" spans="1:26" ht="18">
+    <row r="4" spans="1:26" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="19">
         <v>1</v>
       </c>
       <c r="B4" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="23">
+      <c r="C4" s="21">
         <v>41540</v>
       </c>
       <c r="D4" s="18">
         <v>222</v>
       </c>
       <c r="E4" s="11"/>
       <c r="F4" s="12"/>
     </row>
-    <row r="5" spans="1:26" ht="18">
+    <row r="5" spans="1:26" ht="20.100000000000001" customHeight="1">
       <c r="A5" s="19">
         <v>2</v>
       </c>
       <c r="B5" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="C5" s="23">
+      <c r="C5" s="21">
         <v>41950</v>
       </c>
       <c r="D5" s="18">
         <v>33</v>
       </c>
       <c r="E5" s="11"/>
       <c r="F5" s="12"/>
     </row>
-    <row r="6" spans="1:26" ht="15.75" customHeight="1">
+    <row r="6" spans="1:26" ht="20.100000000000001" customHeight="1">
       <c r="A6" s="20">
         <v>3</v>
       </c>
       <c r="B6" s="17" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
-      <c r="C6" s="23" t="s">
-        <v>26</v>
+      <c r="C6" s="21" t="s">
+        <v>24</v>
       </c>
       <c r="D6" s="18">
         <v>0</v>
       </c>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="5"/>
     </row>
-    <row r="7" spans="1:26" ht="15.75" customHeight="1">
+    <row r="7" spans="1:26" ht="20.100000000000001" customHeight="1">
       <c r="A7" s="20">
         <v>4</v>
       </c>
       <c r="B7" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="C7" s="23">
+      <c r="C7" s="21">
         <v>41929</v>
       </c>
       <c r="D7" s="18">
         <v>33</v>
       </c>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
       <c r="G7" s="5"/>
     </row>
-    <row r="8" spans="1:26" ht="15.75" customHeight="1">
+    <row r="8" spans="1:26" ht="20.100000000000001" customHeight="1">
       <c r="A8" s="20">
         <v>5</v>
       </c>
       <c r="B8" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="C8" s="23">
+      <c r="C8" s="21">
         <v>41702</v>
       </c>
       <c r="D8" s="18">
         <v>33</v>
       </c>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="5"/>
     </row>
-    <row r="9" spans="1:26" ht="15.75" customHeight="1">
+    <row r="9" spans="1:26" ht="20.100000000000001" customHeight="1">
       <c r="A9" s="20">
         <v>6</v>
       </c>
       <c r="B9" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="C9" s="23">
+      <c r="C9" s="21">
         <v>41828</v>
       </c>
       <c r="D9" s="18">
         <v>33</v>
       </c>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="5"/>
     </row>
-    <row r="10" spans="1:26" ht="15.75" customHeight="1">
+    <row r="10" spans="1:26" ht="20.100000000000001" customHeight="1">
       <c r="A10" s="20">
         <v>7</v>
       </c>
       <c r="B10" s="17" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
-      <c r="C10" s="23" t="s">
-        <v>28</v>
+      <c r="C10" s="21" t="s">
+        <v>26</v>
       </c>
       <c r="D10" s="18">
         <v>0</v>
       </c>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="5"/>
     </row>
-    <row r="11" spans="1:26" ht="15.75" customHeight="1">
+    <row r="11" spans="1:26" ht="20.100000000000001" customHeight="1">
       <c r="A11" s="20">
         <v>8</v>
       </c>
       <c r="B11" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" s="21" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="D11" s="18">
         <v>0</v>
       </c>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="5"/>
     </row>
-    <row r="12" spans="1:26" ht="15.75" customHeight="1">
+    <row r="12" spans="1:26" ht="20.100000000000001" customHeight="1">
       <c r="A12" s="20">
         <v>9</v>
       </c>
       <c r="B12" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="C12" s="23">
+      <c r="C12" s="21">
         <v>42317</v>
       </c>
       <c r="D12" s="18">
-        <v>1111</v>
+        <v>1983</v>
       </c>
       <c r="E12" s="4"/>
       <c r="F12" s="4"/>
       <c r="G12" s="5"/>
     </row>
-    <row r="13" spans="1:26" ht="15.75" customHeight="1">
+    <row r="13" spans="1:26" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="20">
         <v>10</v>
       </c>
       <c r="B13" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="C13" s="23">
+      <c r="C13" s="21">
         <v>42248</v>
       </c>
       <c r="D13" s="18">
         <v>4</v>
       </c>
       <c r="E13" s="4"/>
       <c r="F13" s="4"/>
       <c r="G13" s="5"/>
     </row>
-    <row r="14" spans="1:26" ht="15.75" customHeight="1">
+    <row r="14" spans="1:26" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="20">
         <v>11</v>
       </c>
       <c r="B14" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="C14" s="23" t="s">
+      <c r="C14" s="21" t="s">
         <v>12</v>
       </c>
       <c r="D14" s="18">
         <v>33</v>
       </c>
       <c r="E14" s="4"/>
       <c r="F14" s="4"/>
       <c r="G14" s="5"/>
     </row>
-    <row r="15" spans="1:26" ht="15.75" customHeight="1">
+    <row r="15" spans="1:26" ht="20.100000000000001" customHeight="1">
       <c r="A15" s="20">
         <v>12</v>
       </c>
       <c r="B15" s="17" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
-      <c r="C15" s="23" t="s">
-        <v>14</v>
+      <c r="C15" s="21" t="s">
+        <v>31</v>
       </c>
       <c r="D15" s="18">
         <v>0</v>
       </c>
       <c r="E15" s="4"/>
       <c r="F15" s="4"/>
       <c r="G15" s="5"/>
     </row>
-    <row r="16" spans="1:26" ht="15.75" customHeight="1">
+    <row r="16" spans="1:26" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="20">
         <v>13</v>
       </c>
       <c r="B16" s="17" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
-      <c r="C16" s="23" t="s">
-        <v>16</v>
+      <c r="C16" s="21" t="s">
+        <v>14</v>
       </c>
       <c r="D16" s="18">
         <v>4</v>
       </c>
       <c r="E16" s="4"/>
       <c r="F16" s="4"/>
       <c r="G16" s="5"/>
     </row>
-    <row r="17" spans="1:11" ht="15.75" customHeight="1">
+    <row r="17" spans="1:11" ht="20.100000000000001" customHeight="1">
       <c r="A17" s="20">
         <v>14</v>
       </c>
       <c r="B17" s="17" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
-      <c r="C17" s="23" t="s">
-        <v>18</v>
+      <c r="C17" s="21" t="s">
+        <v>16</v>
       </c>
       <c r="D17" s="18">
         <v>0</v>
       </c>
       <c r="E17" s="4"/>
       <c r="F17" s="4"/>
       <c r="G17" s="5"/>
     </row>
-    <row r="18" spans="1:11" ht="15.75" customHeight="1">
+    <row r="18" spans="1:11" ht="20.100000000000001" customHeight="1">
       <c r="A18" s="20">
         <v>15</v>
       </c>
       <c r="B18" s="17" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
-      <c r="C18" s="23" t="s">
-        <v>20</v>
+      <c r="C18" s="21" t="s">
+        <v>18</v>
       </c>
       <c r="D18" s="18">
         <v>4</v>
       </c>
       <c r="E18" s="4"/>
       <c r="F18" s="4"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
     </row>
-    <row r="19" spans="1:11" ht="15.75" customHeight="1">
+    <row r="19" spans="1:11" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="20">
         <f t="shared" ref="A19:A21" si="0">A18+1</f>
         <v>16</v>
       </c>
       <c r="B19" s="17" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
-      <c r="C19" s="23" t="s">
-        <v>24</v>
+      <c r="C19" s="21" t="s">
+        <v>22</v>
       </c>
       <c r="D19" s="18">
-        <v>4</v>
+        <v>33</v>
       </c>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
     </row>
-    <row r="20" spans="1:11" ht="15.75" customHeight="1">
+    <row r="20" spans="1:11" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="20">
         <f t="shared" si="0"/>
         <v>17</v>
       </c>
       <c r="B20" s="17" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
-      <c r="C20" s="23">
+      <c r="C20" s="21">
         <v>42144</v>
       </c>
       <c r="D20" s="18">
         <v>4</v>
       </c>
       <c r="E20" s="6"/>
       <c r="F20" s="6"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
     </row>
-    <row r="21" spans="1:11" ht="15.75" customHeight="1">
+    <row r="21" spans="1:11" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="20">
         <f t="shared" si="0"/>
         <v>18</v>
       </c>
       <c r="B21" s="17" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
-      <c r="C21" s="23">
+      <c r="C21" s="21">
         <v>42257</v>
       </c>
       <c r="D21" s="18">
         <v>4</v>
       </c>
       <c r="E21" s="6"/>
       <c r="F21" s="6"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
     </row>
     <row r="22" spans="1:11" ht="15.75" customHeight="1">
       <c r="A22" s="7"/>
       <c r="B22" s="14"/>
       <c r="C22" s="15"/>
       <c r="D22" s="16"/>
       <c r="E22" s="4"/>
       <c r="F22" s="4"/>
       <c r="G22" s="5"/>
     </row>
     <row r="23" spans="1:11" ht="20.25" customHeight="1">
       <c r="A23" s="7"/>
       <c r="B23" s="14"/>
-      <c r="C23" s="24" t="s">
+      <c r="C23" s="23" t="s">
         <v>33</v>
       </c>
-      <c r="D23" s="24"/>
+      <c r="D23" s="23"/>
       <c r="E23" s="4"/>
       <c r="F23" s="4"/>
       <c r="G23" s="5"/>
     </row>
     <row r="24" spans="1:11" ht="15.75" customHeight="1">
       <c r="A24" s="7"/>
       <c r="B24" s="4"/>
       <c r="C24" s="22"/>
       <c r="D24" s="22"/>
       <c r="E24" s="4"/>
       <c r="F24" s="4"/>
       <c r="G24" s="5"/>
     </row>
     <row r="25" spans="1:11" ht="15.75" customHeight="1">
       <c r="A25" s="7"/>
       <c r="B25" s="4"/>
       <c r="C25" s="8"/>
       <c r="D25" s="4"/>
       <c r="E25" s="4"/>
       <c r="F25" s="4"/>
       <c r="G25" s="5"/>
     </row>
     <row r="26" spans="1:11" ht="15.75" customHeight="1">
       <c r="A26" s="7"/>
       <c r="B26" s="4"/>