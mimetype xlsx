--- v0 (2026-05-12)
+++ v1 (2026-10-21)
@@ -2,230 +2,187 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\CA\Desktop\Մարզերի սաներ- հունվար\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\CA\Desktop\ցուցակ մարզերի սաների 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28770" windowHeight="12300"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
-  <extLst>
-[...5 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <si>
     <t>N</t>
   </si>
   <si>
     <t>Ծննդյան թիվ</t>
   </si>
   <si>
     <t>Անուն Ազգանուն Հայրանուն</t>
   </si>
   <si>
     <t>Կարգ,Վարկանիշ</t>
   </si>
   <si>
     <t>Գրիգորյան Գոռ Գեորգիի</t>
   </si>
   <si>
     <t>Ավետիսյան Էրիկ Հարությունի</t>
   </si>
   <si>
     <t>Ավետիսյան Ալեքս Կարենի</t>
   </si>
   <si>
     <t>Մկրտչյան Արմո Արմանի</t>
   </si>
   <si>
-    <t>Սիմոնյան Արամո Արմենի</t>
-[...1 lines deleted...]
-  <si>
     <t>12.11.2013թ․</t>
   </si>
   <si>
     <t>02.03.2012թ</t>
   </si>
   <si>
     <t>12.10.2012թ</t>
   </si>
   <si>
     <t>13.12.2012թ</t>
-  </si>
-[...1 lines deleted...]
-    <t>25.09.2013թ</t>
   </si>
   <si>
     <t>Հովակիմյան Հրանտ Անդրանիկի</t>
   </si>
   <si>
     <t>28․04․2017</t>
   </si>
   <si>
     <t>Սահակյան Հայկ Վալերիկի</t>
   </si>
   <si>
     <t>30․12․2016</t>
   </si>
   <si>
-    <t>Փարսադանյան Դավիթ Կարենի</t>
-[...4 lines deleted...]
-  <si>
     <t>Գևորգյան Գևորգ Կարենի</t>
   </si>
   <si>
     <t>17․03․2017</t>
-  </si>
-[...4 lines deleted...]
-    <t>05․04․2017</t>
   </si>
   <si>
     <t>Պետրոսյան Վանյա Լևոնի</t>
   </si>
   <si>
     <t>27․08․2017</t>
   </si>
   <si>
     <t>Պետրոսյան Ջեսիկա Արթուրի</t>
   </si>
   <si>
     <t>03․09․2018</t>
   </si>
   <si>
     <t>Խաչատրյան Սուրեն Վիկտորի</t>
   </si>
   <si>
     <t>27․06․2017</t>
   </si>
   <si>
     <t>Մնացականյան Լեո Էդգարի</t>
   </si>
   <si>
     <t>06․08․2015</t>
   </si>
   <si>
     <t>Մարզիչ՝ Խաչատրյան Ստեփան</t>
   </si>
   <si>
     <t>Խաչատրյան Անրի Ստեփանի</t>
   </si>
   <si>
     <t>20․05․2020</t>
   </si>
   <si>
-    <t>Ոսկանյան Արամ Սուրենի</t>
-[...10 lines deleted...]
-  <si>
     <t>Մարտիրոսյան Արթուր Արսենի</t>
   </si>
   <si>
     <t>16․02․2020</t>
   </si>
   <si>
-    <t>Մուսայելյան Մարատ Վարշամի</t>
-[...28 lines deleted...]
-  <si>
     <t>Մասնաճյուղ՝ Կապան</t>
   </si>
   <si>
-    <t>Թարմացվել է՝ 09.02.2026</t>
+    <t>Դավթյան Գոռ Խաչիկի</t>
+  </si>
+  <si>
+    <t>էլյազյան Ադամ Դավիթի</t>
+  </si>
+  <si>
+    <t>Մկրտչյան Կարեն Դավիթի</t>
+  </si>
+  <si>
+    <t>Մկրտչյան Միքայել Տիգրանի</t>
+  </si>
+  <si>
+    <t>Համբարձումյան Դավիթ Միքայելի</t>
+  </si>
+  <si>
+    <t>Բալասանյան Արա Արայի</t>
+  </si>
+  <si>
+    <t>Բաղդասարյան Արամ Արտուշի</t>
+  </si>
+  <si>
+    <t>Ավանեսյան Նարե Հովհաննեսի</t>
+  </si>
+  <si>
+    <t>Թարմացվել է՝ 01.10.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="12">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Merriweather"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Merriweather"/>
     </font>
     <font>
@@ -332,107 +289,102 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+  <cellXfs count="24">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="14" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -618,571 +570,554 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Z973"/>
+  <dimension ref="A1:Z971"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B29" sqref="B29"/>
+      <selection activeCell="D30" sqref="D30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
     <col min="2" max="2" width="44.5703125" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="20.7109375" customWidth="1"/>
     <col min="5" max="21" width="8" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="28.5" customHeight="1">
-      <c r="A1" s="25" t="s">
-        <v>51</v>
+      <c r="A1" s="22" t="s">
+        <v>31</v>
       </c>
-      <c r="B1" s="25"/>
-[...5 lines deleted...]
-        <v>32</v>
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+    </row>
+    <row r="2" spans="1:26" ht="25.5" customHeight="1">
+      <c r="A2" s="22" t="s">
+        <v>26</v>
       </c>
-      <c r="B2" s="25"/>
-[...3 lines deleted...]
-      <c r="F2" s="13"/>
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="12"/>
+      <c r="F2" s="12"/>
     </row>
     <row r="3" spans="1:26" ht="39.75" customHeight="1">
-      <c r="A3" s="11" t="s">
+      <c r="A3" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="15" t="s">
+      <c r="B3" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="11" t="s">
+      <c r="C3" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="15" t="s">
+      <c r="D3" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="2"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
       <c r="Z3" s="3"/>
     </row>
-    <row r="4" spans="1:26" s="14" customFormat="1" ht="18">
-      <c r="A4" s="23">
+    <row r="4" spans="1:26" ht="18">
+      <c r="A4" s="20">
         <v>1</v>
       </c>
-      <c r="B4" s="20" t="s">
+      <c r="B4" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="21" t="s">
-        <v>9</v>
+      <c r="C4" s="18" t="s">
+        <v>8</v>
       </c>
-      <c r="D4" s="22">
-        <v>2015</v>
+      <c r="D4" s="19">
+        <v>2088</v>
       </c>
-      <c r="E4" s="12"/>
-      <c r="F4" s="13"/>
+      <c r="E4" s="11"/>
+      <c r="F4" s="12"/>
     </row>
     <row r="5" spans="1:26" ht="15.75" customHeight="1">
-      <c r="A5" s="24">
+      <c r="A5" s="21">
         <v>2</v>
       </c>
-      <c r="B5" s="20" t="s">
+      <c r="B5" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="C5" s="21" t="s">
-        <v>11</v>
+      <c r="C5" s="18" t="s">
+        <v>10</v>
       </c>
-      <c r="D5" s="22">
+      <c r="D5" s="19">
         <v>1990</v>
       </c>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="5"/>
     </row>
     <row r="6" spans="1:26" ht="15.75" customHeight="1">
-      <c r="A6" s="24">
+      <c r="A6" s="21">
         <v>3</v>
       </c>
-      <c r="B6" s="20" t="s">
+      <c r="B6" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="C6" s="21" t="s">
-        <v>10</v>
+      <c r="C6" s="18" t="s">
+        <v>9</v>
       </c>
-      <c r="D6" s="22">
+      <c r="D6" s="19">
         <v>222</v>
       </c>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="5"/>
     </row>
     <row r="7" spans="1:26" ht="15.75" customHeight="1">
-      <c r="A7" s="24">
+      <c r="A7" s="21">
         <v>4</v>
       </c>
-      <c r="B7" s="20" t="s">
-        <v>30</v>
+      <c r="B7" s="17" t="s">
+        <v>24</v>
       </c>
-      <c r="C7" s="21" t="s">
-        <v>31</v>
+      <c r="C7" s="18" t="s">
+        <v>25</v>
       </c>
-      <c r="D7" s="22">
-        <v>222</v>
+      <c r="D7" s="19">
+        <v>1995</v>
       </c>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
       <c r="G7" s="5"/>
     </row>
     <row r="8" spans="1:26" ht="15.75" customHeight="1">
-      <c r="A8" s="24">
+      <c r="A8" s="21">
         <v>5</v>
       </c>
-      <c r="B8" s="20" t="s">
+      <c r="B8" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="C8" s="21" t="s">
-        <v>12</v>
+      <c r="C8" s="18" t="s">
+        <v>11</v>
       </c>
-      <c r="D8" s="22">
-        <v>1975</v>
+      <c r="D8" s="19">
+        <v>1963</v>
       </c>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="5"/>
     </row>
     <row r="9" spans="1:26" ht="15.75" customHeight="1">
-      <c r="A9" s="24">
+      <c r="A9" s="20">
         <v>6</v>
       </c>
-      <c r="B9" s="20" t="s">
-        <v>8</v>
+      <c r="B9" s="17" t="s">
+        <v>27</v>
       </c>
-      <c r="C9" s="21" t="s">
-        <v>13</v>
+      <c r="C9" s="18" t="s">
+        <v>28</v>
       </c>
-      <c r="D9" s="22">
-        <v>1964</v>
+      <c r="D9" s="19">
+        <v>0</v>
       </c>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="5"/>
     </row>
     <row r="10" spans="1:26" ht="15.75" customHeight="1">
-      <c r="A10" s="24">
+      <c r="A10" s="21">
         <v>7</v>
       </c>
-      <c r="B10" s="20" t="s">
-        <v>33</v>
+      <c r="B10" s="17" t="s">
+        <v>32</v>
       </c>
-      <c r="C10" s="21" t="s">
-        <v>34</v>
+      <c r="C10" s="18">
+        <v>43899</v>
       </c>
-      <c r="D10" s="22">
+      <c r="D10" s="19">
         <v>0</v>
       </c>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="5"/>
     </row>
     <row r="11" spans="1:26" ht="15.75" customHeight="1">
-      <c r="A11" s="24">
+      <c r="A11" s="21">
         <v>8</v>
       </c>
-      <c r="B11" s="20" t="s">
-        <v>35</v>
+      <c r="B11" s="17" t="s">
+        <v>33</v>
       </c>
-      <c r="C11" s="21" t="s">
-        <v>36</v>
+      <c r="C11" s="18">
+        <v>43542</v>
       </c>
-      <c r="D11" s="22">
+      <c r="D11" s="19">
         <v>0</v>
       </c>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="5"/>
     </row>
     <row r="12" spans="1:26" ht="15.75" customHeight="1">
-      <c r="A12" s="24">
+      <c r="A12" s="21">
         <v>9</v>
       </c>
-      <c r="B12" s="20" t="s">
-        <v>37</v>
+      <c r="B12" s="17" t="s">
+        <v>29</v>
       </c>
-      <c r="C12" s="21" t="s">
-        <v>38</v>
+      <c r="C12" s="18" t="s">
+        <v>30</v>
       </c>
-      <c r="D12" s="22">
+      <c r="D12" s="19">
         <v>0</v>
       </c>
       <c r="E12" s="4"/>
       <c r="F12" s="4"/>
       <c r="G12" s="5"/>
     </row>
     <row r="13" spans="1:26" ht="15.75" customHeight="1">
-      <c r="A13" s="24">
+      <c r="A13" s="21">
         <v>10</v>
       </c>
-      <c r="B13" s="20" t="s">
-        <v>39</v>
+      <c r="B13" s="17" t="s">
+        <v>34</v>
       </c>
-      <c r="C13" s="21" t="s">
-        <v>40</v>
+      <c r="C13" s="18">
+        <v>42777</v>
       </c>
-      <c r="D13" s="22">
+      <c r="D13" s="19">
         <v>0</v>
       </c>
       <c r="E13" s="4"/>
       <c r="F13" s="4"/>
       <c r="G13" s="5"/>
     </row>
     <row r="14" spans="1:26" ht="15.75" customHeight="1">
-      <c r="A14" s="23">
+      <c r="A14" s="20">
         <v>11</v>
       </c>
-      <c r="B14" s="20" t="s">
-        <v>41</v>
+      <c r="B14" s="17" t="s">
+        <v>35</v>
       </c>
-      <c r="C14" s="21" t="s">
-        <v>42</v>
+      <c r="C14" s="18">
+        <v>43428</v>
       </c>
-      <c r="D14" s="22">
+      <c r="D14" s="19">
         <v>0</v>
       </c>
       <c r="E14" s="4"/>
       <c r="F14" s="4"/>
       <c r="G14" s="5"/>
     </row>
     <row r="15" spans="1:26" ht="15.75" customHeight="1">
-      <c r="A15" s="24">
+      <c r="A15" s="21">
         <v>12</v>
       </c>
-      <c r="B15" s="20" t="s">
-        <v>43</v>
+      <c r="B15" s="17" t="s">
+        <v>36</v>
       </c>
-      <c r="C15" s="21" t="s">
-        <v>44</v>
+      <c r="C15" s="18">
+        <v>42808</v>
       </c>
-      <c r="D15" s="22">
+      <c r="D15" s="19">
         <v>0</v>
       </c>
       <c r="E15" s="4"/>
       <c r="F15" s="4"/>
       <c r="G15" s="5"/>
+      <c r="H15" s="5"/>
     </row>
     <row r="16" spans="1:26" ht="15.75" customHeight="1">
-      <c r="A16" s="24">
+      <c r="A16" s="21">
         <v>13</v>
       </c>
-      <c r="B16" s="20" t="s">
-        <v>45</v>
+      <c r="B16" s="17" t="s">
+        <v>37</v>
       </c>
-      <c r="C16" s="21" t="s">
-        <v>46</v>
+      <c r="C16" s="18">
+        <v>43305</v>
       </c>
-      <c r="D16" s="22">
+      <c r="D16" s="19">
         <v>0</v>
       </c>
       <c r="E16" s="4"/>
       <c r="F16" s="4"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
     </row>
     <row r="17" spans="1:11" ht="15.75" customHeight="1">
-      <c r="A17" s="24">
+      <c r="A17" s="21">
         <v>14</v>
       </c>
-      <c r="B17" s="20" t="s">
-        <v>47</v>
+      <c r="B17" s="17" t="s">
+        <v>12</v>
       </c>
-      <c r="C17" s="21" t="s">
-        <v>48</v>
+      <c r="C17" s="18" t="s">
+        <v>13</v>
       </c>
-      <c r="D17" s="22">
+      <c r="D17" s="19">
         <v>0</v>
       </c>
-      <c r="E17" s="4"/>
-      <c r="F17" s="4"/>
+      <c r="E17" s="6"/>
+      <c r="F17" s="6"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
     </row>
     <row r="18" spans="1:11" ht="15.75" customHeight="1">
-      <c r="A18" s="24">
+      <c r="A18" s="21">
         <v>15</v>
       </c>
-      <c r="B18" s="20" t="s">
-        <v>49</v>
+      <c r="B18" s="17" t="s">
+        <v>14</v>
       </c>
-      <c r="C18" s="21" t="s">
-        <v>50</v>
+      <c r="C18" s="18" t="s">
+        <v>15</v>
       </c>
-      <c r="D18" s="22">
+      <c r="D18" s="19">
         <v>0</v>
       </c>
-      <c r="E18" s="6"/>
-      <c r="F18" s="6"/>
+      <c r="E18" s="4"/>
+      <c r="F18" s="4"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
     </row>
     <row r="19" spans="1:11" ht="15.75" customHeight="1">
-      <c r="A19" s="24">
+      <c r="A19" s="20">
         <v>16</v>
       </c>
-      <c r="B19" s="20" t="s">
-        <v>14</v>
+      <c r="B19" s="17" t="s">
+        <v>38</v>
       </c>
-      <c r="C19" s="21" t="s">
-        <v>15</v>
+      <c r="C19" s="18">
+        <v>43147</v>
       </c>
-      <c r="D19" s="22">
+      <c r="D19" s="19">
         <v>0</v>
       </c>
-      <c r="E19" s="6"/>
-      <c r="F19" s="6"/>
+      <c r="E19" s="4"/>
+      <c r="F19" s="4"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
     </row>
     <row r="20" spans="1:11" ht="15.75" customHeight="1">
-      <c r="A20" s="24">
+      <c r="A20" s="21">
         <v>17</v>
       </c>
-      <c r="B20" s="20" t="s">
-        <v>16</v>
+      <c r="B20" s="17" t="s">
+        <v>22</v>
       </c>
-      <c r="C20" s="21" t="s">
-        <v>17</v>
+      <c r="C20" s="18" t="s">
+        <v>23</v>
       </c>
-      <c r="D20" s="22">
+      <c r="D20" s="19">
         <v>0</v>
       </c>
       <c r="E20" s="4"/>
       <c r="F20" s="4"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
     </row>
     <row r="21" spans="1:11" ht="15.75" customHeight="1">
-      <c r="A21" s="24">
+      <c r="A21" s="21">
         <v>18</v>
       </c>
-      <c r="B21" s="20" t="s">
-        <v>18</v>
+      <c r="B21" s="17" t="s">
+        <v>16</v>
       </c>
-      <c r="C21" s="21" t="s">
-        <v>19</v>
+      <c r="C21" s="18" t="s">
+        <v>17</v>
       </c>
-      <c r="D21" s="22">
+      <c r="D21" s="19">
         <v>0</v>
       </c>
       <c r="E21" s="4"/>
       <c r="F21" s="4"/>
       <c r="G21" s="5"/>
-      <c r="H21" s="5"/>
     </row>
     <row r="22" spans="1:11" ht="15.75" customHeight="1">
-      <c r="A22" s="24">
+      <c r="A22" s="21">
         <v>19</v>
       </c>
-      <c r="B22" s="20" t="s">
-        <v>28</v>
+      <c r="B22" s="17" t="s">
+        <v>39</v>
       </c>
-      <c r="C22" s="21" t="s">
-        <v>29</v>
+      <c r="C22" s="18">
+        <v>43276</v>
       </c>
-      <c r="D22" s="22">
+      <c r="D22" s="19">
         <v>0</v>
       </c>
       <c r="E22" s="4"/>
       <c r="F22" s="4"/>
       <c r="G22" s="5"/>
-      <c r="H22" s="5"/>
     </row>
     <row r="23" spans="1:11" ht="15.75" customHeight="1">
-      <c r="A23" s="24">
+      <c r="A23" s="21">
         <v>20</v>
       </c>
-      <c r="B23" s="20" t="s">
-        <v>20</v>
+      <c r="B23" s="17" t="s">
+        <v>18</v>
       </c>
-      <c r="C23" s="21" t="s">
-        <v>21</v>
+      <c r="C23" s="18" t="s">
+        <v>19</v>
       </c>
-      <c r="D23" s="22">
+      <c r="D23" s="19">
         <v>0</v>
       </c>
       <c r="E23" s="4"/>
       <c r="F23" s="4"/>
       <c r="G23" s="5"/>
     </row>
     <row r="24" spans="1:11" ht="15.75" customHeight="1">
-      <c r="A24" s="23">
+      <c r="A24" s="20">
         <v>21</v>
       </c>
-      <c r="B24" s="20" t="s">
-        <v>22</v>
+      <c r="B24" s="17" t="s">
+        <v>20</v>
       </c>
-      <c r="C24" s="21" t="s">
-        <v>23</v>
+      <c r="C24" s="18" t="s">
+        <v>21</v>
       </c>
-      <c r="D24" s="22">
+      <c r="D24" s="19">
         <v>0</v>
       </c>
       <c r="E24" s="4"/>
       <c r="F24" s="4"/>
       <c r="G24" s="5"/>
     </row>
     <row r="25" spans="1:11" ht="15.75" customHeight="1">
-      <c r="A25" s="24">
-[...10 lines deleted...]
-      </c>
+      <c r="A25" s="7"/>
+      <c r="B25" s="14"/>
+      <c r="C25" s="15"/>
+      <c r="D25" s="16"/>
       <c r="E25" s="4"/>
       <c r="F25" s="4"/>
       <c r="G25" s="5"/>
     </row>
     <row r="26" spans="1:11" ht="15.75" customHeight="1">
-      <c r="A26" s="24">
-[...10 lines deleted...]
-      </c>
+      <c r="A26" s="7"/>
+      <c r="B26" s="14"/>
+      <c r="C26" s="15"/>
+      <c r="D26" s="16"/>
       <c r="E26" s="4"/>
       <c r="F26" s="4"/>
       <c r="G26" s="5"/>
     </row>
     <row r="27" spans="1:11" ht="15.75" customHeight="1">
-      <c r="A27" s="16"/>
-[...2 lines deleted...]
-      <c r="D27" s="19"/>
+      <c r="A27" s="7"/>
+      <c r="B27" s="4"/>
+      <c r="C27" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="D27" s="23"/>
       <c r="E27" s="4"/>
       <c r="F27" s="4"/>
       <c r="G27" s="5"/>
     </row>
     <row r="28" spans="1:11" ht="15.75" customHeight="1">
-      <c r="A28" s="16"/>
-[...2 lines deleted...]
-      <c r="D28" s="19"/>
+      <c r="A28" s="7"/>
+      <c r="B28" s="4"/>
+      <c r="C28" s="8"/>
+      <c r="D28" s="4"/>
       <c r="E28" s="4"/>
       <c r="F28" s="4"/>
       <c r="G28" s="5"/>
     </row>
     <row r="29" spans="1:11" ht="15.75" customHeight="1">
       <c r="A29" s="7"/>
       <c r="B29" s="4"/>
-      <c r="C29" s="26" t="s">
-[...5 lines deleted...]
-      <c r="G29" s="5"/>
+      <c r="C29" s="8"/>
+      <c r="E29" s="6"/>
+      <c r="F29" s="6"/>
+      <c r="G29" s="9"/>
+      <c r="K29" s="6"/>
     </row>
     <row r="30" spans="1:11" ht="15.75" customHeight="1">
       <c r="A30" s="7"/>
       <c r="B30" s="4"/>
       <c r="C30" s="8"/>
-      <c r="D30" s="4"/>
-[...2 lines deleted...]
-      <c r="G30" s="5"/>
+      <c r="D30" s="6"/>
+      <c r="E30" s="6"/>
+      <c r="F30" s="6"/>
+      <c r="G30" s="9"/>
     </row>
     <row r="31" spans="1:11" ht="15.75" customHeight="1">
       <c r="A31" s="7"/>
       <c r="B31" s="4"/>
       <c r="C31" s="8"/>
-      <c r="E31" s="6"/>
-[...2 lines deleted...]
-      <c r="K31" s="10"/>
+      <c r="D31" s="4"/>
+      <c r="E31" s="4"/>
+      <c r="F31" s="4"/>
+      <c r="G31" s="5"/>
     </row>
     <row r="32" spans="1:11" ht="15.75" customHeight="1">
       <c r="A32" s="7"/>
       <c r="B32" s="4"/>
       <c r="C32" s="8"/>
-      <c r="D32" s="6"/>
-[...2 lines deleted...]
-      <c r="G32" s="9"/>
+      <c r="D32" s="4"/>
+      <c r="E32" s="4"/>
+      <c r="F32" s="4"/>
+      <c r="G32" s="5"/>
     </row>
     <row r="33" spans="1:7" ht="15.75" customHeight="1">
       <c r="A33" s="7"/>
       <c r="B33" s="4"/>
       <c r="C33" s="8"/>
       <c r="D33" s="4"/>
       <c r="E33" s="4"/>
       <c r="F33" s="4"/>
       <c r="G33" s="5"/>
     </row>
     <row r="34" spans="1:7" ht="15.75" customHeight="1">
       <c r="A34" s="7"/>
       <c r="B34" s="4"/>
       <c r="C34" s="8"/>
       <c r="D34" s="4"/>
       <c r="E34" s="4"/>
       <c r="F34" s="4"/>
       <c r="G34" s="5"/>
     </row>
     <row r="35" spans="1:7" ht="15.75" customHeight="1">
       <c r="A35" s="7"/>
       <c r="B35" s="4"/>
       <c r="C35" s="8"/>
       <c r="D35" s="4"/>
       <c r="E35" s="4"/>
@@ -9501,60 +9436,60 @@
       <c r="B959" s="4"/>
       <c r="C959" s="8"/>
       <c r="D959" s="4"/>
       <c r="E959" s="4"/>
       <c r="F959" s="4"/>
       <c r="G959" s="5"/>
     </row>
     <row r="960" spans="1:7" ht="15.75" customHeight="1">
       <c r="A960" s="7"/>
       <c r="B960" s="4"/>
       <c r="C960" s="8"/>
       <c r="D960" s="4"/>
       <c r="E960" s="4"/>
       <c r="F960" s="4"/>
       <c r="G960" s="5"/>
     </row>
     <row r="961" spans="1:7" ht="15.75" customHeight="1">
       <c r="A961" s="7"/>
       <c r="B961" s="4"/>
       <c r="C961" s="8"/>
       <c r="D961" s="4"/>
       <c r="E961" s="4"/>
       <c r="F961" s="4"/>
       <c r="G961" s="5"/>
     </row>
-    <row r="962" spans="1:7" ht="15.75" customHeight="1">
+    <row r="962" spans="1:7" ht="15.75">
       <c r="A962" s="7"/>
       <c r="B962" s="4"/>
       <c r="C962" s="8"/>
       <c r="D962" s="4"/>
       <c r="E962" s="4"/>
       <c r="F962" s="4"/>
       <c r="G962" s="5"/>
     </row>
-    <row r="963" spans="1:7" ht="15.75" customHeight="1">
+    <row r="963" spans="1:7" ht="15.75">
       <c r="A963" s="7"/>
       <c r="B963" s="4"/>
       <c r="C963" s="8"/>
       <c r="D963" s="4"/>
       <c r="E963" s="4"/>
       <c r="F963" s="4"/>
       <c r="G963" s="5"/>
     </row>
     <row r="964" spans="1:7" ht="15.75">
       <c r="A964" s="7"/>
       <c r="B964" s="4"/>
       <c r="C964" s="8"/>
       <c r="D964" s="4"/>
       <c r="E964" s="4"/>
       <c r="F964" s="4"/>
       <c r="G964" s="5"/>
     </row>
     <row r="965" spans="1:7" ht="15.75">
       <c r="A965" s="7"/>
       <c r="B965" s="4"/>
       <c r="C965" s="8"/>
       <c r="D965" s="4"/>
       <c r="E965" s="4"/>
       <c r="F965" s="4"/>
       <c r="G965" s="5"/>
@@ -9582,82 +9517,64 @@
       <c r="B968" s="4"/>
       <c r="C968" s="8"/>
       <c r="D968" s="4"/>
       <c r="E968" s="4"/>
       <c r="F968" s="4"/>
       <c r="G968" s="5"/>
     </row>
     <row r="969" spans="1:7" ht="15.75">
       <c r="A969" s="7"/>
       <c r="B969" s="4"/>
       <c r="C969" s="8"/>
       <c r="D969" s="4"/>
       <c r="E969" s="4"/>
       <c r="F969" s="4"/>
       <c r="G969" s="5"/>
     </row>
     <row r="970" spans="1:7" ht="15.75">
       <c r="A970" s="7"/>
       <c r="B970" s="4"/>
       <c r="C970" s="8"/>
       <c r="D970" s="4"/>
       <c r="E970" s="4"/>
       <c r="F970" s="4"/>
       <c r="G970" s="5"/>
     </row>
-    <row r="971" spans="1:7" ht="15.75">
+    <row r="971" spans="1:7" ht="15.75" customHeight="1">
       <c r="A971" s="7"/>
       <c r="B971" s="4"/>
       <c r="C971" s="8"/>
       <c r="D971" s="4"/>
       <c r="E971" s="4"/>
       <c r="F971" s="4"/>
       <c r="G971" s="5"/>
     </row>
-    <row r="972" spans="1:7" ht="15.75">
-[...16 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
-    <mergeCell ref="C29:D29"/>
+    <mergeCell ref="C27:D27"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>