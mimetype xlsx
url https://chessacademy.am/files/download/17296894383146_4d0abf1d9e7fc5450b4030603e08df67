--- v0 (2026-05-30)
+++ v1 (2026-10-21)
@@ -11,434 +11,407 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="61">
   <si>
     <t>N</t>
   </si>
   <si>
     <t>Մարզիչ՝ Արմեն Գալոյան</t>
   </si>
   <si>
     <t xml:space="preserve">Ազգանուն, անուն, հայրանուն </t>
   </si>
   <si>
-    <t>Իսկանդարյան Ռաֆայել Արթուրի</t>
-[...1 lines deleted...]
-  <si>
     <t>Կարգ/                             վարկանիշ</t>
   </si>
   <si>
     <t>Ծննդյան թիվ</t>
   </si>
   <si>
     <t>Աբրահամյան Գագիկ Աշոտի</t>
   </si>
   <si>
     <t>Հովհաննիսյան Դավիթ Վահանի</t>
   </si>
   <si>
-    <t>Հովհաննիսյան Վլադիմիր Արտեմի</t>
-[...7 lines deleted...]
-  <si>
     <t>Եղջյան Սարգիս Արմենի</t>
   </si>
   <si>
     <t>Ղազարյան Սեդա Հրաչյայի</t>
   </si>
   <si>
-    <t>Խաչատրյան Արմեն Էդիկի</t>
-[...4 lines deleted...]
-  <si>
     <t>Դավթյան Լևոն Կարենի</t>
   </si>
   <si>
     <t>Կիրակոսյան Միքայել Դավիթի</t>
   </si>
   <si>
-    <t>Վարդանյան Անդրանիկ Հայրապետի</t>
-[...4 lines deleted...]
-  <si>
     <t>Մատաղջանյան Խաչիկ Դավիթի</t>
   </si>
   <si>
     <t>Մկրտչյան Գուրգեն Կարենի</t>
   </si>
   <si>
-    <t>11,03,2014</t>
-[...46 lines deleted...]
-  <si>
     <t>Գալոյան Նորիկ Արմենի</t>
   </si>
   <si>
-    <t>20,06,2018</t>
-[...1 lines deleted...]
-  <si>
     <t>Սիրականյան Հայկ Արմենի</t>
   </si>
   <si>
-    <t>15,10,2014</t>
-[...1 lines deleted...]
-  <si>
     <t>Գրիգորյան Դավիթ Սերյոժայի</t>
   </si>
   <si>
-    <t>24,04,2017</t>
-[...1 lines deleted...]
-  <si>
     <t>Դովլաթյան Արմեն Արտյոմի</t>
   </si>
   <si>
-    <t>25,09,2016</t>
-[...1 lines deleted...]
-  <si>
     <t>Մկրտչյան Սեդրակ Գևորգի</t>
   </si>
   <si>
     <t xml:space="preserve">Ջանոյան Նարեկ Հենրիկի </t>
   </si>
   <si>
     <t>Ավետիսյան Ռադիկ Վարազդատի</t>
   </si>
   <si>
-    <t>08,11,2015</t>
-[...1 lines deleted...]
-  <si>
     <t>Բաբաջանյան Առնակ Արթուրի</t>
   </si>
   <si>
-    <t>22,03,2014</t>
-[...1 lines deleted...]
-  <si>
     <t>Խաչատրյան Գոհար Գարեգինի</t>
   </si>
   <si>
-    <t>11,02,2016</t>
-[...1 lines deleted...]
-  <si>
     <t>Այվազյան Գևորգ Արմանի</t>
   </si>
   <si>
-    <t>09,08,2010</t>
-[...1 lines deleted...]
-  <si>
     <t>Մանուկյան Հայկ Կարենի</t>
   </si>
   <si>
-    <t>20,06,2015</t>
-[...7 lines deleted...]
-  <si>
     <t>Գևորգյան Մառլենա Հայրապետի</t>
   </si>
   <si>
-    <t>11,10,2014</t>
-[...7 lines deleted...]
-  <si>
     <t>Ենգոյան Ադել Արաբոյի</t>
   </si>
   <si>
-    <t>Սիմոնյան Անի Արթուրի</t>
-[...5 lines deleted...]
-    <t>Մասնաճյուղ՝  Արմավիր</t>
+    <t xml:space="preserve">Լալայան Արտյոմ Դավիթի </t>
+  </si>
+  <si>
+    <t>Կառնեզյան Սոնա Հայկի</t>
+  </si>
+  <si>
+    <t>Գևորգյան Սարգիս Հայկի</t>
+  </si>
+  <si>
+    <t>Գրիգորյան Արամ Հայկի</t>
+  </si>
+  <si>
+    <t>Շաքարյան Արտյոմ Նվերի</t>
+  </si>
+  <si>
+    <t>Ազիզյան Ավագ Սոիրենի</t>
+  </si>
+  <si>
+    <t>Մանոիկյան Աշոտ Արայիկի</t>
+  </si>
+  <si>
+    <t>20.06.2015</t>
+  </si>
+  <si>
+    <t>27.05.2015</t>
+  </si>
+  <si>
+    <t>09.08.2010</t>
+  </si>
+  <si>
+    <t>20.07.2015</t>
+  </si>
+  <si>
+    <t>25.09.2016</t>
+  </si>
+  <si>
+    <t>03.04.2013</t>
+  </si>
+  <si>
+    <t>20.12.2015</t>
+  </si>
+  <si>
+    <t>08.11.2015</t>
+  </si>
+  <si>
+    <t>18.02.2014</t>
+  </si>
+  <si>
+    <t>24.04.2017</t>
+  </si>
+  <si>
+    <t>04.06.2010</t>
+  </si>
+  <si>
+    <t>15.10.2014</t>
+  </si>
+  <si>
+    <t>09.06.2017</t>
+  </si>
+  <si>
+    <t>27.08.2013</t>
+  </si>
+  <si>
+    <t>11.02.2016</t>
+  </si>
+  <si>
+    <t>30.08.2011</t>
+  </si>
+  <si>
+    <t>20.11.2013</t>
+  </si>
+  <si>
+    <t>11.10.2014</t>
+  </si>
+  <si>
+    <t>14.01.2015</t>
+  </si>
+  <si>
+    <t>03.09.2011</t>
+  </si>
+  <si>
+    <t>18.06.2015</t>
+  </si>
+  <si>
+    <t>22.03.2014</t>
+  </si>
+  <si>
+    <t>11.03.2014</t>
+  </si>
+  <si>
+    <t>21.09.2017</t>
+  </si>
+  <si>
+    <t>20.06.2012</t>
+  </si>
+  <si>
+    <t>20.06.2018</t>
+  </si>
+  <si>
+    <t>Մասնաճյուղ՝ Արմավիր</t>
+  </si>
+  <si>
+    <t>Թարմացված է՝ 01.10.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="GHEA Grapalat"/>
       <family val="3"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="GHEA Grapalat"/>
       <family val="3"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
-      </top>
-      <bottom/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -707,563 +680,499 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E39"/>
+  <dimension ref="A1:G33"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A19" workbookViewId="0">
-      <selection activeCell="H38" sqref="H38"/>
+    <sheetView tabSelected="1" topLeftCell="A16" workbookViewId="0">
+      <selection activeCell="G40" sqref="G40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="4.140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="9.5703125" style="4" customWidth="1"/>
     <col min="2" max="2" width="39.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="15.28515625" style="3" customWidth="1"/>
-    <col min="4" max="4" width="15" style="3" customWidth="1"/>
+    <col min="4" max="4" width="15" style="14" customWidth="1"/>
     <col min="5" max="5" width="11.42578125" style="1" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="A2" s="12" t="s">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A1" s="18" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1" s="18"/>
+      <c r="C1" s="18"/>
+      <c r="D1" s="18"/>
+    </row>
+    <row r="2" spans="1:4" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="12"/>
-[...1 lines deleted...]
-      <c r="D2" s="12"/>
+      <c r="B2" s="18"/>
+      <c r="C2" s="18"/>
+      <c r="D2" s="18"/>
     </row>
     <row r="3" spans="1:4" s="2" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="D3" s="13" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" s="8" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="9">
+        <v>1</v>
+      </c>
+      <c r="B4" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4" s="17" t="s">
+        <v>58</v>
+      </c>
+      <c r="D4" s="9">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="10">
+        <v>2</v>
+      </c>
+      <c r="B5" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="C5" s="17" t="s">
+        <v>57</v>
+      </c>
+      <c r="D5" s="10">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="9">
+        <v>3</v>
+      </c>
+      <c r="B6" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="C6" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="D6" s="9">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="9">
+        <v>4</v>
+      </c>
+      <c r="B7" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="D7" s="9">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="9">
         <v>5</v>
       </c>
-      <c r="D3" s="26" t="s">
+      <c r="B8" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="17" t="s">
+        <v>54</v>
+      </c>
+      <c r="D8" s="9">
+        <v>1980</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="9">
+        <v>6</v>
+      </c>
+      <c r="B9" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C9" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="D9" s="9">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="9">
+        <v>7</v>
+      </c>
+      <c r="B10" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="D10" s="9">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="10">
+        <v>8</v>
+      </c>
+      <c r="B11" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="D11" s="9">
+        <v>1979</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="9">
+        <v>9</v>
+      </c>
+      <c r="B12" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="C12" s="17" t="s">
+        <v>50</v>
+      </c>
+      <c r="D12" s="9">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="9">
+        <v>10</v>
+      </c>
+      <c r="B13" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="C13" s="17" t="s">
+        <v>49</v>
+      </c>
+      <c r="D13" s="9">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="9">
+        <v>11</v>
+      </c>
+      <c r="B14" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="D14" s="9">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="9">
+        <v>12</v>
+      </c>
+      <c r="B15" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="C15" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="D15" s="9">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="9">
+        <v>13</v>
+      </c>
+      <c r="B16" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="C16" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="D16" s="9">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="10">
+        <v>14</v>
+      </c>
+      <c r="B17" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="C17" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="D17" s="9">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:4" s="14" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B4" s="19" t="s">
+    <row r="18" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="9">
+        <v>15</v>
+      </c>
+      <c r="B18" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="C18" s="17" t="s">
+        <v>44</v>
+      </c>
+      <c r="D18" s="9">
+        <v>1987</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="9">
+        <v>16</v>
+      </c>
+      <c r="B19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="C19" s="17" t="s">
+        <v>43</v>
+      </c>
+      <c r="D19" s="9">
+        <v>1972</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" s="8" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="9">
+        <v>17</v>
+      </c>
+      <c r="B20" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" s="17" t="s">
+        <v>42</v>
+      </c>
+      <c r="D20" s="9">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" s="8" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="9">
+        <v>18</v>
+      </c>
+      <c r="B21" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="C21" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="D21" s="9">
+        <v>1989</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" s="8" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="9">
+        <v>19</v>
+      </c>
+      <c r="B22" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="C22" s="17" t="s">
+        <v>40</v>
+      </c>
+      <c r="D22" s="9">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="10">
+        <v>20</v>
+      </c>
+      <c r="B23" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="C23" s="17" t="s">
+        <v>40</v>
+      </c>
+      <c r="D23" s="9">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="18" x14ac:dyDescent="0.35">
+      <c r="A24" s="9">
+        <v>21</v>
+      </c>
+      <c r="B24" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" s="17" t="s">
+        <v>39</v>
+      </c>
+      <c r="D24" s="9">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="18" x14ac:dyDescent="0.35">
+      <c r="A25" s="9">
+        <v>22</v>
+      </c>
+      <c r="B25" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C25" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25" s="9">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="18" x14ac:dyDescent="0.35">
+      <c r="A26" s="9">
+        <v>23</v>
+      </c>
+      <c r="B26" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="C26" s="17">
+        <v>2017</v>
+      </c>
+      <c r="D26" s="11">
+        <v>2</v>
+      </c>
+      <c r="E26" s="7"/>
+    </row>
+    <row r="27" spans="1:5" ht="18" x14ac:dyDescent="0.35">
+      <c r="A27" s="9">
+        <v>24</v>
+      </c>
+      <c r="B27" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="C4" s="7" t="s">
-[...10 lines deleted...]
-      <c r="B5" s="19" t="s">
+      <c r="D27" s="12">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="18" x14ac:dyDescent="0.35">
+      <c r="A28" s="9">
+        <v>25</v>
+      </c>
+      <c r="B28" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="C28" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="D28" s="12">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="18" x14ac:dyDescent="0.35">
+      <c r="A29" s="10">
+        <v>26</v>
+      </c>
+      <c r="B29" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="C29" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="D29" s="12">
+        <v>1988</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="18" x14ac:dyDescent="0.35">
+      <c r="A30" s="9">
+        <v>27</v>
+      </c>
+      <c r="B30" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="C5" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A6" s="15">
+      <c r="C30" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="D30" s="12">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" ht="18" x14ac:dyDescent="0.35">
+      <c r="A31" s="9">
+        <v>28</v>
+      </c>
+      <c r="B31" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="C31" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="D31" s="12">
         <v>3</v>
       </c>
-      <c r="B6" s="19" t="s">
-[...86 lines deleted...]
-      <c r="C12" s="7" t="s">
+    </row>
+    <row r="33" spans="1:7" customFormat="1" ht="18" x14ac:dyDescent="0.35">
+      <c r="A33" s="19"/>
+      <c r="B33" s="20"/>
+      <c r="C33" s="21" t="s">
         <v>60</v>
       </c>
-      <c r="D12" s="22">
-[...343 lines deleted...]
-      </c>
+      <c r="D33" s="21"/>
+      <c r="E33" s="22"/>
+      <c r="F33" s="22"/>
+      <c r="G33" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>