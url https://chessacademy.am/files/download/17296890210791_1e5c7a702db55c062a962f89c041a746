--- v0 (2026-05-30)
+++ v1 (2026-10-24)
@@ -1,264 +1,337 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="105" windowWidth="14805" windowHeight="8010"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
-    <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
-    <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
+  <si>
+    <t>N</t>
+  </si>
+  <si>
+    <t>Ազգանուն, անուն, հայրանուն</t>
+  </si>
+  <si>
+    <t>Կարգ/                         վարկանիշ</t>
+  </si>
+  <si>
+    <t>Ծննդյան թիվ</t>
+  </si>
   <si>
     <t>Մարզիչ՝ Միքայել Մարտիրոսյան</t>
   </si>
   <si>
-    <t>N</t>
-[...11 lines deleted...]
-    <t>Հովհաննիսյան Հայկ  Ստեփանի</t>
+    <t>15։00-16:30</t>
+  </si>
+  <si>
+    <t>15:00-16:30</t>
+  </si>
+  <si>
+    <t>16:30-18:00</t>
+  </si>
+  <si>
+    <t>16։30 -18:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Պարապմունքի ժամերը</t>
   </si>
   <si>
     <t>Սիրունյան Ալեքս  Մելիքի</t>
   </si>
   <si>
+    <t>Հովակիմյան Խաչիկ Սեյրանի</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Պարապմունքի օրեր </t>
+  </si>
+  <si>
     <t>Խանոյան Ալեն Մասիսի</t>
   </si>
   <si>
-    <t>Հովակիմյան Խաչիկ Սեյրանի</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Գրիգորյան Լևոն Արշավիրի </t>
+    <t>Պողոսյան Արմենակ Արտակի</t>
+  </si>
+  <si>
+    <t>Օսիպյան Արտյոմ Արսենի</t>
+  </si>
+  <si>
+    <t>Ապրեսյան Արթուր Հովհաննեսի</t>
+  </si>
+  <si>
+    <t>Զախարյան Արման Վլադիմիր</t>
   </si>
   <si>
     <t>Մկրտչյան Վահե Էդվարդի</t>
   </si>
   <si>
-    <t>Զախարյան Արման Վլադիմիր</t>
+    <t>Դալլաքյան Սեյրան Ալեքսանդրի</t>
+  </si>
+  <si>
+    <t>Կարապետյան Լևոն Վահանի</t>
   </si>
   <si>
     <t>Սարգսյան Աշոտ Խորենի</t>
   </si>
   <si>
-    <t>Կարապետյան Լևոն Վահանի</t>
-[...17 lines deleted...]
-    <t>Օսիպյան Արտյոմ Արսենի</t>
+    <t>Ղարախանյան Ալեքս Կարենի</t>
   </si>
   <si>
     <t>Ջաներյան Ալեքս Դավիթի</t>
   </si>
   <si>
-    <t>Ապելյան Մաքսիմ Զոհրաբի</t>
+    <t>Նասիբյան Կարեն Նորայրի</t>
+  </si>
+  <si>
+    <t>Հակոբյան Հայկ Արմենի</t>
+  </si>
+  <si>
+    <t>Վարդանյան Ալեն Մխիթարի</t>
+  </si>
+  <si>
+    <t>Վարդանյան Էլեն Մխիթարի</t>
+  </si>
+  <si>
+    <t>Երեքշաբթի</t>
+  </si>
+  <si>
+    <t>Հինգշաբթի</t>
+  </si>
+  <si>
+    <t>Շաբաթ</t>
+  </si>
+  <si>
+    <t>11:00-12:30</t>
+  </si>
+  <si>
+    <t>12:30-14:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                              Թարմացվել է՝ 01.10.2026</t>
   </si>
   <si>
     <t>Մասնաճյուղ՝ Մասիս</t>
   </si>
   <si>
-    <t>Թարմացվել է՝ 16.09.2025թ.</t>
+    <t>Կիրակոսյան Հակոբ Ստեփանի</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="7">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...3 lines deleted...]
-      <family val="1"/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="GHEA Grapalat"/>
+      <family val="3"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF000000"/>
+      <color theme="1"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...1 lines deleted...]
-      <scheme val="minor"/>
+      <name val="Sylfaen"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Merriweather"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Sylfaen"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Sylfaen"/>
+      <family val="1"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFFFF"/>
-        <bgColor rgb="FF000000"/>
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -508,399 +581,434 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D24"/>
+  <dimension ref="A1:K27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C24" sqref="C24:D24"/>
+      <selection activeCell="F24" sqref="F24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="17.25"/>
   <cols>
-    <col min="2" max="2" width="38.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="13.85546875" customWidth="1"/>
+    <col min="1" max="1" width="6.140625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="39" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="17.85546875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="16.85546875" style="2" customWidth="1"/>
+    <col min="5" max="7" width="9.140625" style="1"/>
+    <col min="8" max="8" width="4" style="1" customWidth="1"/>
+    <col min="9" max="9" width="23.28515625" style="1" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="8" t="s">
+    <row r="1" spans="1:11" ht="28.5" customHeight="1">
+      <c r="A1" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1" s="10"/>
+      <c r="C1" s="10"/>
+      <c r="D1" s="10"/>
+    </row>
+    <row r="2" spans="1:11" ht="13.5" customHeight="1">
+      <c r="A2" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="B2" s="11"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+    </row>
+    <row r="3" spans="1:11" s="2" customFormat="1" ht="27" customHeight="1">
+      <c r="A3" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" s="12" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="8">
+        <v>1</v>
+      </c>
+      <c r="B4" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" s="15">
+        <v>2009</v>
+      </c>
+      <c r="D4" s="16">
+        <v>2047</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" ht="20.100000000000001" customHeight="1">
+      <c r="A5" s="8">
+        <v>2</v>
+      </c>
+      <c r="B5" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" s="15">
+        <v>2012</v>
+      </c>
+      <c r="D5" s="16">
+        <v>2027</v>
+      </c>
+      <c r="I5" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="J5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K5" s="2"/>
+    </row>
+    <row r="6" spans="1:11" ht="20.100000000000001" customHeight="1">
+      <c r="A6" s="8">
+        <v>3</v>
+      </c>
+      <c r="B6" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="C6" s="15">
+        <v>2011</v>
+      </c>
+      <c r="D6" s="16">
+        <v>1995</v>
+      </c>
+      <c r="I6" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="J6" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="K6" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" ht="20.100000000000001" customHeight="1">
+      <c r="A7" s="8">
+        <v>4</v>
+      </c>
+      <c r="B7" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="15">
+        <v>2014</v>
+      </c>
+      <c r="D7" s="16">
+        <v>1989</v>
+      </c>
+      <c r="I7" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J7" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="K7" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="20.100000000000001" customHeight="1">
+      <c r="A8" s="8">
+        <v>5</v>
+      </c>
+      <c r="B8" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="C8" s="16">
+        <v>2012</v>
+      </c>
+      <c r="D8" s="16">
+        <v>1982</v>
+      </c>
+      <c r="I8" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J8" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="K8" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="20.100000000000001" customHeight="1">
+      <c r="A9" s="8">
+        <v>6</v>
+      </c>
+      <c r="B9" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" s="15">
+        <v>2014</v>
+      </c>
+      <c r="D9" s="16">
+        <v>1963</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="20.100000000000001" customHeight="1">
+      <c r="A10" s="8">
+        <v>7</v>
+      </c>
+      <c r="B10" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="C10" s="16">
+        <v>2013</v>
+      </c>
+      <c r="D10" s="16">
+        <v>1948</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="20.100000000000001" customHeight="1">
+      <c r="A11" s="8">
+        <v>8</v>
+      </c>
+      <c r="B11" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="C11" s="16">
+        <v>2013</v>
+      </c>
+      <c r="D11" s="16">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="20.100000000000001" customHeight="1">
+      <c r="A12" s="8">
+        <v>9</v>
+      </c>
+      <c r="B12" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="16">
+        <v>2014</v>
+      </c>
+      <c r="D12" s="16">
+        <v>1956</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="8">
+        <v>10</v>
+      </c>
+      <c r="B13" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="8"/>
-[...113 lines deleted...]
-      <c r="B10" s="1" t="s">
+      <c r="C13" s="15">
+        <v>2013</v>
+      </c>
+      <c r="D13" s="16">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="8">
         <v>11</v>
       </c>
-      <c r="C10" s="4">
+      <c r="B14" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="C14" s="16">
         <v>2013</v>
       </c>
-      <c r="D10" s="4">
-[...7 lines deleted...]
-      <c r="B11" s="2" t="s">
+      <c r="D14" s="16">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="20.100000000000001" customHeight="1">
+      <c r="A15" s="8">
         <v>12</v>
       </c>
-      <c r="C11" s="4">
+      <c r="B15" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="C15" s="15">
+        <v>2014</v>
+      </c>
+      <c r="D15" s="16">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="8">
+        <v>13</v>
+      </c>
+      <c r="B16" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16" s="16">
+        <v>2014</v>
+      </c>
+      <c r="D16" s="16">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="20.100000000000001" customHeight="1">
+      <c r="A17" s="8">
+        <v>14</v>
+      </c>
+      <c r="B17" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" s="16">
+        <v>2014</v>
+      </c>
+      <c r="D17" s="16">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="20.100000000000001" customHeight="1">
+      <c r="A18" s="8">
+        <v>15</v>
+      </c>
+      <c r="B18" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="C18" s="15">
+        <v>2014</v>
+      </c>
+      <c r="D18" s="16">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="8">
+        <v>16</v>
+      </c>
+      <c r="B19" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" s="15">
+        <v>2014</v>
+      </c>
+      <c r="D19" s="16">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="8">
+        <v>17</v>
+      </c>
+      <c r="B20" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C20" s="15">
         <v>2013</v>
       </c>
-      <c r="D11" s="4">
-[...69 lines deleted...]
-      <c r="D16" s="4">
+      <c r="D20" s="16">
         <v>33</v>
       </c>
     </row>
-    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B17" s="2" t="s">
+    <row r="21" spans="1:4" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="8">
         <v>18</v>
       </c>
-      <c r="C17" s="4">
-[...16 lines deleted...]
-      <c r="D18" s="4">
+      <c r="B21" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C21" s="16">
+        <v>2015</v>
+      </c>
+      <c r="D21" s="16">
         <v>33</v>
       </c>
     </row>
-    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="D19" s="4">
+    <row r="23" spans="1:4" s="7" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A23" s="6"/>
+      <c r="B23" s="9" t="s">
         <v>33</v>
       </c>
-    </row>
-[...32 lines deleted...]
-      <c r="D24" s="9"/>
+      <c r="C23" s="9"/>
+      <c r="D23" s="9"/>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="B24" s="1"/>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="B25" s="1"/>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="B26" s="1"/>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="B27" s="1"/>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:D2"/>
+    <mergeCell ref="B23:D23"/>
     <mergeCell ref="A1:D1"/>
-    <mergeCell ref="C24:D24"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
-[...23 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
-      <vt:lpstr>Sheet2</vt:lpstr>
-      <vt:lpstr>Sheet3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>