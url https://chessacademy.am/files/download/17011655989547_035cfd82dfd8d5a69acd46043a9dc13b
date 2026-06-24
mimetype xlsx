--- v0 (2026-05-20)
+++ v1 (2026-06-24)
@@ -1,281 +1,334 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
-  <workbookPr defaultThemeVersion="164011"/>
-[...4 lines deleted...]
-  </mc:AlternateContent>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="164011"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="15015" windowHeight="11640"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="22260" windowHeight="12645"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="23">
-[...5 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="24">
   <si>
     <t>N</t>
   </si>
   <si>
     <t>Ազգանուն, Անուն, Հայրանուն</t>
   </si>
   <si>
     <t>Ծննդյան թիվ</t>
   </si>
   <si>
+    <t>Ստեփանյան Դավիթ Կարենի</t>
+  </si>
+  <si>
+    <t>Մարզիչ՝ Տիգրան Հարությունյան    հեռ. 077-27-70-07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Երկուշաբթի - 17:00-20:00                                                                                                                                                                                                                                                                                       Հինգշաբթի - 17:00-20:00  </t>
+  </si>
+  <si>
+    <t>Հարությունյան Արման Գևորգի</t>
+  </si>
+  <si>
+    <t>Բաղդասարյան Դավիթ Արենի</t>
+  </si>
+  <si>
+    <t>Ավետիսյան Անի Վաչագանի</t>
+  </si>
+  <si>
+    <t>19.01.2009</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Երեքշաբթի - 17:00-20:00                                                                                                                                                                                                                                                                                             Ուրբաթ - 17:00-20:00                                                                                                                                   </t>
+  </si>
+  <si>
+    <t>Սուքիասյան Վահե Անդոկի</t>
+  </si>
+  <si>
+    <t>07.11.2008</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Փաշիկյան Ռուդոլֆ  Հայկի </t>
+  </si>
+  <si>
+    <t>05.01.2008</t>
+  </si>
+  <si>
+    <t>Հովակիմյան Վաչե Հովակիմի</t>
+  </si>
+  <si>
+    <t>Համբարձումյան Տիգրան Արսենի</t>
+  </si>
+  <si>
+    <t>06.02.2012</t>
+  </si>
+  <si>
     <t>Կարգ/վարկ․</t>
   </si>
   <si>
-    <t>Համբարձումյան Տիգրան Արսենի</t>
-[...47 lines deleted...]
-    <t>ՖՎ 2406</t>
+    <t>16․ 04․ 2013</t>
+  </si>
+  <si>
+    <t>Հայրապետյան Նվարդ Բորիսի</t>
+  </si>
+  <si>
+    <t>Առաքելյան Մանվել Գևորգի</t>
+  </si>
+  <si>
+    <t>01.11.2011</t>
+  </si>
+  <si>
+    <t>Թարմացված է՝ 29.05.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="4" x14ac:knownFonts="1">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="dd\.mm\.yyyy"/>
+  </numFmts>
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...5 lines deleted...]
-      <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Sylfaen"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="4" tint="-0.499984740745262"/>
+      <name val="Sylfaen"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Sylfaen"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="12"/>
       <name val="Sylfaen"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
-      <right style="thin">
-[...1 lines deleted...]
-      </right>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
-      <top/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -516,244 +569,298 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D16"/>
+  <dimension ref="A1:D17"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="I10" sqref="I10:J14"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="H23" sqref="H23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.140625" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="17.7109375" customWidth="1"/>
+    <col min="2" max="2" width="47" customWidth="1"/>
+    <col min="3" max="3" width="21.5703125" customWidth="1"/>
+    <col min="4" max="4" width="18.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="18" x14ac:dyDescent="0.25">
-      <c r="A1" s="13" t="s">
+    <row r="1" spans="1:4" s="1" customFormat="1" ht="18" x14ac:dyDescent="0.25">
+      <c r="A1" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1" s="8"/>
+      <c r="C1" s="8"/>
+      <c r="D1" s="9"/>
+    </row>
+    <row r="2" spans="1:4" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="B2" s="11"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="12"/>
+    </row>
+    <row r="3" spans="1:4" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="13"/>
-[...4 lines deleted...]
-      <c r="A2" s="14" t="s">
+      <c r="B3" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="14"/>
-[...4 lines deleted...]
-      <c r="A3" s="1" t="s">
+      <c r="C3" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="D3" s="14" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A4" s="15">
+        <v>1</v>
+      </c>
+      <c r="B4" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="2" t="s">
+      <c r="C4" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" s="18">
+        <v>2225</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A5" s="15">
+        <v>2</v>
+      </c>
+      <c r="B5" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" s="17">
+        <v>40565</v>
+      </c>
+      <c r="D5" s="18">
+        <v>2214</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A6" s="15">
+        <v>3</v>
+      </c>
+      <c r="B6" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="C6" s="17">
+        <v>39872</v>
+      </c>
+      <c r="D6" s="18">
+        <v>2288</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A7" s="15">
         <v>4</v>
       </c>
-      <c r="D3" s="3" t="s">
+      <c r="B7" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="18">
+        <v>2215</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A8" s="21">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="4">
+      <c r="B8" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="23">
+        <v>39470</v>
+      </c>
+      <c r="D8" s="15">
+        <v>2228</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="11"/>
+      <c r="C9" s="11"/>
+      <c r="D9" s="12"/>
+    </row>
+    <row r="10" spans="1:4" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="B10" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A5" s="4">
+      <c r="C10" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A6" s="8">
+      <c r="D10" s="13" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A11" s="15">
+        <v>1</v>
+      </c>
+      <c r="B11" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="C11" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="D11" s="15">
+        <v>2442</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A12" s="15">
+        <v>2</v>
+      </c>
+      <c r="B12" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="C12" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="D12" s="15">
+        <v>2353</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A13" s="15">
         <v>3</v>
       </c>
-      <c r="B6" s="9" t="s">
-[...24 lines deleted...]
-      <c r="C8" s="1" t="s">
+      <c r="B13" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" s="23">
+        <v>39899</v>
+      </c>
+      <c r="D13" s="15">
+        <v>2301</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A14" s="15">
         <v>4</v>
       </c>
-      <c r="D8" s="12" t="s">
+      <c r="B14" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="D14" s="15">
+        <v>2321</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="A15" s="15">
         <v>5</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="B15" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="C15" s="24" t="s">
         <v>22</v>
       </c>
-    </row>
-[...46 lines deleted...]
-      <c r="D16" s="15"/>
+      <c r="D15" s="15">
+        <v>2351</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="19.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="5"/>
+      <c r="B16" s="3"/>
+      <c r="C16" s="4"/>
+      <c r="D16" s="5"/>
+    </row>
+    <row r="17" spans="1:4" ht="19.5" x14ac:dyDescent="0.35">
+      <c r="A17" s="2"/>
+      <c r="B17" s="6"/>
+      <c r="C17" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="D17" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="4">
+    <mergeCell ref="C17:D17"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
-    <mergeCell ref="A7:D7"/>
-    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="A9:D9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Alla</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>